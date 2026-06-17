--- v0 (2026-04-28)
+++ v1 (2026-06-17)
@@ -10,100 +10,137 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1015" uniqueCount="528">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1071" uniqueCount="554">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Jorge Vieira dos Santos Filho</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/610/projeto_de_lei_03_2026_taxi_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 03/2026. EMENTA: REGULAMENTA O SERVIÇO DE TRANSPORTE INDIVIDUAL REMUNERADO DE PASSAGEIROS EM VEICULOS DE ALUGUEL (TAXI) NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/625/projeto_de_lei_07_2026_cred_pnab.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 07 DE 29 DE ABRIL DE 2026. DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL NO ORÇAMENTO ANUAL DE 2026 DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS/MA, PARA FINS DE ADEQUAÇÃO ORÇAMENTÁRIA E DA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>640</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/640/projeto_de_lei_09_2026_altera_art_1_da_lei_337_2026.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 09 DE 03 DE JUNHO DE 2026. ALTERA O ARTIGO 1º E O ANEXO I DA LEI MUNICIPAL Nº 337 DE 12 DE MAIO DE 2026, PARA CORRIGIR_x000D_
+ERRO DE CÁLCULO NOS VALORES DOS VENCIMENTOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>641</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/641/projeto_de_lei_10_2026_aut_abert_cred_emenda_pix_mercado.pdf</t>
+  </si>
+  <si>
+    <t>PROJETO DE LEI Nº 10 DE 03 DE JUNHO DE 2026. AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>396</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Maranhão - TCE</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/396/parecer_previo_tce-ma_233.2018_-_karla_batista.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO PL TCE-MA N° 233/2018.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>CFIN - Comissão Permanente de Finanças e Orçamento</t>
@@ -123,138 +160,171 @@
   <si>
     <t>CJURE - Comissão Permanente de Justiça e Redação</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/608/parecer_n_03.2026_cjure.pdf</t>
   </si>
   <si>
     <t>PARECER N° 03/2026 DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI N° 01/2026 DE AUTORIA DO PREFEITO MUNICIPAL, QUE AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/614/parecer_05.2026_cjure.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 05/2026 DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 03/2026, QUE ‘REGULAMENTA O SERVIÇO DE TRANSPORTE INDIVIDUAL REMUNERADO DE PASSAGEIROS EM VEÍCULOS DE ALUGUEL (TAXI) NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS/MA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/615/parecer_05.2026_cfin.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 05/2026 DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI Nº 03/2026, QUE ‘REGULAMENTA O SERVIÇO DE TRANSPORTE INDIVIDUAL REMUNERADO DE PASSAGEIROS EM VEÍCULOS DE ALUGUEL (TAXI) NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS/MA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>633</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/633/parecer_juridico_n_07.2026_da_cfin.pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 07/2026 DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI N° 06/2026, QUE DISPÕE SOBRE O REAJUSTE SALARIAL DOS SERVIDORES EFETIVOS DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS/MA E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>643</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/643/parecer_09_cfin.pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 009/2026/2026 DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI Nº 04/2026, QUE DISPÕE SOBRE A LDO - LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DA LOA - LEI ORÇAMENTÁRIA ANUAL DE 2027 DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS MA E DA OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>644</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/644/parecer_09_cjure.pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 009/2026/2026 DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 04/2026, QUE DISPÕE SOBRE A LDO - LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DA LOA - LEI ORÇAMENTÁRIA ANUAL DE 2027 DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS MA E DA OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>397</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ricardo Socorrão</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/397/indicacao_no_01.2026_-_videomonitoramento_nas_ruas.docx</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 01/2026 AUTORIA DO EXMO. SENHOR VEREADOR RICARDO VIANA MATOS. ASSUNTO: INDICA AO PODER EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UM SISTEMA DE VIDEOMONITORAMENTO EM PONTOS ESTRATÉGICOS (CÂMERAS DE SEGURANÇA) DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>Gil Santa Marta</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/413/indicacao_n_01.2026_-_espaco_para_acolhimento_de_criancas_atipicas_-_copia.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 01/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: ESPAÇO PARA ACOLHIMENTO DE CRIANÇAS E PAIS ATÍPICOS NO MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/417/indicacao_n_02.2026_-_kits_escolares.doc</t>
   </si>
   <si>
     <t>INIDICAÇÃO Nº 02/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: ENTREGA DE KITS ESCOLARES PARA AS CRIANÇAS DE BAIXA RENDA DO MUNICÍPIO VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/420/indicacao_n_03.2026_-_quebra-molas_av._rio_branco.doc</t>
-[...2 lines deleted...]
-    <t>INIDICAÇÃO Nº 03/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: INSTALAÇÃO DE UM QUEBRA MOLAS (REDUTOR DE VELOCIDADE) NA AV. RIO BRANCO ENTRE A CONVENIÊNCIA E A DISTRIBUIDORA DE BEBIDAS NOSSO SENHOR DO BONFIM.</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/420/ind_03_gil.pdf</t>
+  </si>
+  <si>
+    <t>INIDICAÇÃO Nº 03/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA AV. RIO BRANCO, NO PERÍMETRO COMPREENDIDO ENTRE A CONVENIÊNCIA E A DISTRIBUIDORA DE BEBIDAS SENHOR DO BONFIM.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/422/indicacao_no_04.2026_asfaltamento_ou_bloqueteamento_das_ruas_bacabal_e_rua_da_serraria.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 04/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: ASFALTAMENTO OU BLOQUETEAMENTO DAS RUAS BACABAL E RUA DA SERRARIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/424/indicacao_n_05.2026_-_construcao_de_casas_populares.doc</t>
-[...2 lines deleted...]
-    <t>INDICAÇÃO Nº 05/2026 DE AUTORIA DO EXMOS. VEREADORES JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: CONSTRUÇÃO DE CASAS POPULARES COM RECURSO PROPRIO OU DO GOVERNO FEDERAL EM TODO MUNICIPIO.</t>
+    <t>Gil Santa Marta, Josemar do Ouro, Ricardo Socorrão</t>
+  </si>
+  <si>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/424/ind_05_gil.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 05/2026 DE AUTORIA DO EXMOS. VEREADORES JOSÉ GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA E RICARDO VIANA MATOS. ASSUNTO: CONSTRUÇÃO DE CASAS POPULARES COM RECURSO PRÓPRIO OU DO GOVERNO FEDERAL EM TODO MUNICÍPIO.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/425/indicacao_n_06.2026_-_poco_artesiano_vila_santa_marta.doc</t>
   </si>
   <si>
     <t>INIDCAÇÃO Nº 06/2025 DE AUTORIA DO EXMOS. VEREADORES JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: PERFURAÇÃO DE UM POÇO ARTESIANO NO RESIDENCIAL VILA SANTA MARTA, NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/426/indicacao_n_07.2026_-_canil_e_centro_de_controle_zoonoses.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 07/2025 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: CRIAÇÃO E IMPLANTAÇÃO DE UM CANIL MUNICIPAL, COM A ESTRUTURAÇÃO DE UM CENTRO DE CONTROLE DE ZOONOSES (CCZ).</t>
   </si>
@@ -267,99 +337,99 @@
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/427/indicacao_n_08.2026_-_ponte_sr._afonso.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 08/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS ASSUNTO: RECONSTRUÇÃO DA PONTE PRÓXIMA A ANTIGA FAZENDA DO SR. AFONSO NA ALDEIA NO MUNICÍPIO VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/428/indicacao_n_09.2026_-_ponte_sr._supriano.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 09/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: REFORMA DA PONTE QUE DÁ ACESSO A FAZENDA DO SR. SUPRIANO NA ZONA RURAL DO MUNICÍPIO VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/429/indicacao_n_10.2026_-_patrolamento_da_estrada_varjao_do_batista.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/429/ind_10_gil.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 10/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: PATROLAMENTO E MANUTENÇÃO DAS ESTRADAS RURAIS NA COMUNIDADE VARJÃO DO BATISTA.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/430/ind._no_11.2026_recuperacao_da_estrada_da_cabeceira_do_jatoba_na_altura_da_furna_azul.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 11/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: RECUPERAÇÃO DA ESTRADA DA CABECEIRA DO JATOBÁ, NA ALTURA DA FURNA AZUL NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/432/indicacao_n_13.2026_-_colocacao_de_picarra_em_estrada_vicinal_joao_do_bom_netao.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 13 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: COLOCAÇÃO DE PIÇARRA NA VICINAL QUE DÁ ACESSO A SR. JOÃO DO BOM, NA ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/433/indicacao_no_14.2026_jose_givanildo_construcao_de_um_porto_com_rampa_de_acesso_e_area_coberta.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 14/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: CONSTRUÇÃO DE UM PORTO COM RAMPA DE ACESSO E ÁREA COBERTA NO POVOADO CURVELÂNDIA.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/434/indicacao_n_15.2026_-_patrolamento_das_estradas_varjao_do_sapucaia.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/434/ind_15_gil.pdf</t>
   </si>
   <si>
     <t>INIDICAÇÃO Nº 15/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: PATROLAMENTO E MANUTENÇÃO DAS ESTRADAS RURAIS NA COMUNIDADE VARJÃO DO SAPUCAIA.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/436/indicacao_n_16.2026_-_kit_irrigacao.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 16/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA. ASSUNTO: CONSTRUÇÃO DE UM GALPÃO PARA OS BENEFICIARIOS DO KIT IRRIGAÇÃO NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/437/indicacao_n_17.2026_-_construcao_de_uma_area_coberta_no_motocross.doc</t>
   </si>
@@ -519,78 +589,78 @@
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/450/indicacao_n_30.2026_-_patrolamento_cabeceira_do_jabuti_sr._ze_antonio_e_ze_rivaldo.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 30/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA. ASSUNTO: PATROLAMENTO DA ESTRADA RURAL LOCALIZADA NA REGIÃO DA CABECEIRA DO JABUTI, NO TRECHO ENTRE AS PROPRIEDADES DO SR. ZÉ ANTÔNIO E ZÉ RIVALDO.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/451/indicacao_n_31.2026_-_patrolamento_zona_rural_do_varjao_do_beto.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 31/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA. ASSUNTO: PATROLAMENTO NAS ESTRADAS RURAIS LOCALIZADA NO VARJÃO DO BETO NESTE MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/452/indicacao_n_32.2026_-_patrolamento_zona_rural_do_jabuti_sr._etevaldo_e_sr._pinheiro.doc</t>
-[...2 lines deleted...]
-    <t>INDICAÇÃO Nº 32/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA. ASSUNTO: PATROLAMENTO DA ESTRADA QUE LIGA AS PROPRIEDADES DO SR. PINHEIRO AO SR. ETEVALDO, NA ZONA RURAL DO JABUTI, NESTE MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS – MA.</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/452/indicacao_no_32.2026_gil_santa_marta_patrolamento_da_estrada_sr._pinheiro_ao_sr._etevaldo.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 32/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA. ASSUNTO: PATROLAMENTO E EMPIÇARRAMENTO DA ESTRADA QUE LIGA AS PROPRIEDADES DO SR. PINHEIRO AO SR. ETEVALDO, NA ZONA RURAL DO JABUTI, NESTE MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/453/indicacao_n_33.2026_-_criacao_de_um_projeto_de_lei_para_regulamentar_ambulantes.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 33/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA. ASSUNTO: CRIAÇÃO DE UM PROJETO DE LEI PARA A PROIBIÇÃO DE AMBULANTES EM VILA NOVA DOS MARTIRÍOS - MA.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/454/indicacao_n_34.2026_-_recuperacao_da_ponte_da_sra._izaura_antiga_estrada_da_eletronorte.doc</t>
-[...2 lines deleted...]
-    <t>INDICAÇÃO Nº 34/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA. ASSUNTO: CONSERTO E MANUTENÇÃO DA PONTE DA SRA IZAURA, LOCALIZADA NA ANTIGA ESTRADA DA ELETRONORTE NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/454/ind_34_gil.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 34/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA. ASSUNTO: RECUPERAÇÃO DA PONTE DA SRA. IZAURA, LOCALIZADA NA ANTIGA ESTRADA DA ELETRONORTE NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/455/indicacao_n_35.2026_-_empicarramento_estrada_ze_baiano_varjao_das_trairas.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 35/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA. ASSUNTO: MANUTENÇÃO E EMPIÇARRAMENTO DA ESTRADA VICINAL NA ZONA RURAL DO VARJÃO DAS TRAÍRAS, NA ALTURA DA PRORIEDADE DO SR. ZÉ BAIANO, NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/456/indicacao_n_36.2026_-_patrolamento_e_recuperacao_da_estrada_da_cabiceira_do_jatoba_passando_pela_aldeia.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 36/2026 DE AUTORIA DO EXMO. VEREADORE JOSÉ GIVANILDO DE SOUSA. ASSUNTO: PATROLAMENTO E RECUPERAÇÃO DA ESTRADA VICINAL DA CABICEIRA DO JATOBÁ PASSANDO PELA ALDEIA NO MUNICIPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
@@ -1150,51 +1220,51 @@
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/524/indicacao_no_12.2026_-_construcao_de_uma_quadra_poliespostiva_no_povoado_jatobazinho.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 12/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: CONSTRUÇÃO DE UMA QUADRA POLIESPOSTIVA NO POVOADO JATOBAZINHO NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/525/indicacao_no_13.2026-_aquisicao_de_um_motor__fumace.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 13/2026 DE AUTORIA DA VEREADORA: MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITAÇÃO DE AQUISIÇÃO (COMPRA) DE UM MOTOR FUMACÊ PARA COMBATE AO MOSQUITO DA DENGUE NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/526/indicacao_no_14.2026_-_bloqueteamento_na_area_em_frente_a_delegacia.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/526/ind_14_lia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 14/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: BLOQUETEAMENTO DA ÁREA EM FRENTE À DELEGACIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/527/indicacao_no_15.2026_-_poco_artesiano_no_varjao_da_esperanca.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 15/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITAÇÃO DE ESCAVAÇÃO DE UM POÇO ARTESIANO NO VARJÃO DA ESPERÂNÇA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/529/indicacao_no_17.2026_-_aquisicao_de_uma_ambulancia_para_jatobazinho.doc</t>
   </si>
@@ -1210,51 +1280,51 @@
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/530/indicacao_no_18.2026_-_reforma_da_delegacia.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 18/2026 DE AUTORIA DA VEREADORA: MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: REFORMA DO PRÉDIO DA DELEGACIA DA 3ª CIA DO 32º BPM DE VILA NOVA DOS MARTÍRIOS-MA, EM PARCERIA COM O GOVERNO DO ESTADO DO MARANHÃO.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/531/indicacao_no_19.2026_-_construcao_de_uma_fossa_na_escola_de_marcolandia.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 19/2026 DE AUTORIA DA VEREADORA: MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: CONSTRUÇÃO DE UMA FOSSA NA ESCOLA INFANTIL MUNDO DO SABER NO POVOADO DE MARCOLÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/532/indicacao_no_20.2026_-_perfuracao_de_poco_artesiano_com_instalacao_de_caixa_dagua_e_implantacao_de_sistema_de_distribuicao_de_agua_no_povoado_de_marcolandia.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/532/indicacao_20_lia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 20/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: PERFURAÇÃO DE POÇO ARTESIANO COM INSTALAÇÃO DE CAIXA D’ÁGUA E IMPLANTAÇÃO DE SISTEMA DE DISTRIBUIÇÃO DE ÁGUA NO POVOADO DE MARCOLÂNDIA.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/533/indicacao_no_21.2026_-_construcao_de_parquinho_na_creche_mundo_do_saber.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 21/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: CONSTRUÇÃO DE UM PARQUINHO DE DIVERSÃO NA ESCOLINHA MUNDO DO SABER NO POVOADO DE MARCOLÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/534/indicacao_no_22.2026_-_obras_de_melhorias_do_brejo_de_marcoandia.doc</t>
   </si>
@@ -1490,51 +1560,51 @@
   <si>
     <t>INDICAÇÃO Nº 10/2026 DE AUTORIA DA EXMA. VEREADORA ALIONE FARIAS DE ALMEIDA. ASSUNTO: CONSTRUÇÃO E EQUIPAMENTO DE UMA CRECHE MUNICIPAL MODERNA, SEGURA E ACESSÍVEL PARA ATENDER À DEMANDA EDUCACIONAL INFANTIL DO POVOADO DE MARCOLÂNDIA.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Isac Soares</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/597/indicacao_no_01.2026_perfuracao_de_poco_no_assentamento_deus_proteja.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 01/2026 DE AUTORIA DO EXMO. VEREADOR ISAC SOARES DE ARAÚJO. ASSUNTO PERFURAÇÃO DE POÇO ARTESIANO DESTINADO AO ABASTECIMENTO DE ÁGUA DO ASSENTAMENTO DEUS PROTEJA, LOCALIZADO NA ZONA RURAL DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/598/indicacao_no_50.2026_-_instalacao_de_ponto_de_acesso_a_internet_gratuita_na_escola_estadual_josue_montello.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/598/in_50_gil.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 50/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA. ASSUNTO: INSTALAÇÃO DE PONTO DE ACESSO À INTERNET GRATUITA NA ESCOLA ESTADUAL JOSUÉ MONTELLO, LOCALIZADA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>Josemar do Ouro</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/601/indicacao_no_52.2026_recuperacao_de_trecho_de_via_rural_na_cabeceira_do_jatoba.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 25/2025 DE AUTORIA DO VER. JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CRIAÇÃO DA GALERIA DOS PREFEITOS NO ESPAÇO DA CÂMARA MUNICIPAL DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>200</t>
   </si>
@@ -1577,69 +1647,78 @@
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/616/indicacao_no_53.2026_instalacao_de_exaustores_e_sistemas_adequados_de_ventilacao_mecanica_nas_cozinhas_das_escolas_da_rede_municipal.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 53/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA. ASSUNTO: INSTALAÇÃO DE EXAUSTORES E SISTEMAS ADEQUADOS DE VENTILAÇÃO MECÂNICA NAS COZINHAS DAS ESCOLAS DA REDE MUNICIPAL DE VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/619/indicacao_026_2026_-_josemar_rodrigues_da_silva.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 26/2026 DE AUTORIA DO VER. JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CONSTRUÇÃO DE UM AUDITÓRIO NO CENTRO ADMINISTRATIVO DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/620/indicacao_no_11.2026_-_aquisicao_de_terreno_e_ampliacao_da_escola_municipal_sao_francisco_no_povoado_marcolandia.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/620/indicacao_11_-_alione.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 11/2026 DE AUTORIA DA VEREADORA ALIONE FARIAS DE ALMEIDA. ASSUNTO: AQUISIÇÃO DE TERRENO E AMPLIAÇÃO DA ESCOLA MUNICIPAL SÃO FRANCISCO, NO POVOADO MARCOLÂNDIA, PARA ADEQUAÇÃO AO ENSINO EM TEMPO INTEGRAL.</t>
   </si>
   <si>
-    <t>621</t>
-[...11 lines deleted...]
-    <t>INDICAÇÃO N° 04/2026 DE AUTORIA DO VER. JOÃO FREDSON ALVES DE CARVALHO. ASSUNTO: INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRÂNSITO E FAIXA DE PEDESTRE NAS PROXIMIDADES DAS ESCOLAS MUNICIPAIS E ESTADUAIS NESTE MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS/MA.</t>
+    <t>639</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/639/ind_12_alione.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 012/2026 DE AUTORIA DA VEREADORA ALIONE FARIAS DE ALMEIDA. ASSUNTO: REALIZAÇÃO DE SERVIÇOS DE RECUPERAÇÃO E MANUTENÇÃO DA ESTRADA VICINAL QUE DÁ ACESSO AO POVOADO DAVILÂNDIA, LOCALIZADO NA ZONA RURAL DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
+  </si>
+  <si>
+    <t>642</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/642/ind_03_ricardo.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 003/2026 AUTORIA DO VEREADOR RICARDO VIANA MATOS. ASSUNTO: CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NA ENTRADA DA CIDADE, EM ÁREA PRÓXIMA AO 'BANHO DA PONTE', APROVEITANDO O TERRENO ANTERIORMENTE PREVISTO PARA A INSTALAÇÃO DE UM MERCADO MUNICIPAL.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1943,68 +2022,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/610/projeto_de_lei_03_2026_taxi_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/396/parecer_previo_tce-ma_233.2018_-_karla_batista.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/603/parecer_no_02.2026_-_cfin.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/608/parecer_n_03.2026_cjure.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/614/parecer_05.2026_cjure.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/615/parecer_05.2026_cfin.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/397/indicacao_no_01.2026_-_videomonitoramento_nas_ruas.docx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/413/indicacao_n_01.2026_-_espaco_para_acolhimento_de_criancas_atipicas_-_copia.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/417/indicacao_n_02.2026_-_kits_escolares.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/420/indicacao_n_03.2026_-_quebra-molas_av._rio_branco.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/422/indicacao_no_04.2026_asfaltamento_ou_bloqueteamento_das_ruas_bacabal_e_rua_da_serraria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/424/indicacao_n_05.2026_-_construcao_de_casas_populares.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/425/indicacao_n_06.2026_-_poco_artesiano_vila_santa_marta.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/426/indicacao_n_07.2026_-_canil_e_centro_de_controle_zoonoses.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/427/indicacao_n_08.2026_-_ponte_sr._afonso.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/428/indicacao_n_09.2026_-_ponte_sr._supriano.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/429/indicacao_n_10.2026_-_patrolamento_da_estrada_varjao_do_batista.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/430/ind._no_11.2026_recuperacao_da_estrada_da_cabeceira_do_jatoba_na_altura_da_furna_azul.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/432/indicacao_n_13.2026_-_colocacao_de_picarra_em_estrada_vicinal_joao_do_bom_netao.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/433/indicacao_no_14.2026_jose_givanildo_construcao_de_um_porto_com_rampa_de_acesso_e_area_coberta.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/434/indicacao_n_15.2026_-_patrolamento_das_estradas_varjao_do_sapucaia.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/436/indicacao_n_16.2026_-_kit_irrigacao.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/437/indicacao_n_17.2026_-_construcao_de_uma_area_coberta_no_motocross.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/438/indicacao_n_18.2026_-_bueiro_na_rua_bacabal_e_rua_da_mangueira.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/439/indicacao_n_19.2026_-_bueiro_na_rua_02_vila_va_entre_alcides_santos_e_santo_inacio.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/440/indicacao_n_20.2026_-_patrolamento_estrada_do_jabuti.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/441/indicacao_n_21.2026_-_patrolamento_estrada_do_marcelininho.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/442/indicacao_n_22.2026_-_patrolamento_estrada_do_varjao_do_sr._evandro.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/443/indicacao_n_23.2026_-_projeto_de_lei_para_retorno_das_gincanas_escolares.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/444/indicacao_n_24.2026_-_patrolamento_da_estrada_santa_helena.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/445/indicacao_n_25.2026_-_patrolamento_do_banho_do_maguim_antigo_banho_do_mariano.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/446/indicacao_n_26.2026_-_camada_asfaltica_ruas_02_e_03_habitar_brasil.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/447/indicacao_n_27.2026_-_ponte_coalhada_sr._olavo.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/448/indicacao_n_28.2026_-_limpeza_no_cemiterio_do_povoado_curvelandia.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/449/indicacao_n_29.2026_-_patrolamento_trecho_via_rural_geraldo_bonifacio.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/450/indicacao_n_30.2026_-_patrolamento_cabeceira_do_jabuti_sr._ze_antonio_e_ze_rivaldo.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/451/indicacao_n_31.2026_-_patrolamento_zona_rural_do_varjao_do_beto.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/452/indicacao_n_32.2026_-_patrolamento_zona_rural_do_jabuti_sr._etevaldo_e_sr._pinheiro.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/453/indicacao_n_33.2026_-_criacao_de_um_projeto_de_lei_para_regulamentar_ambulantes.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/454/indicacao_n_34.2026_-_recuperacao_da_ponte_da_sra._izaura_antiga_estrada_da_eletronorte.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/455/indicacao_n_35.2026_-_empicarramento_estrada_ze_baiano_varjao_das_trairas.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/456/indicacao_n_36.2026_-_patrolamento_e_recuperacao_da_estrada_da_cabiceira_do_jatoba_passando_pela_aldeia.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/457/indicacao_no_37.2026_-_recuperacao_da_ponte_do_igarape_martirios_irmao_pereira_roseane_ze_assis_neto_e_tonho_do_neudo.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/458/indicacao_no_38.2026_-_instalacao_de_meio-fio_patrolamento_e_limpeza_das_ruas_do_bairro_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/459/indicacao_n_27.2026_-_ponte_coalhada_sr._olavo.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/479/indicacao_no_39.2026_-_construcao_de_um_portal_sentido_sao_pedro_dagua_branca.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/480/indicacao_no_40.2026_-_ponto_de_parada_para_onibus_escolar_no_residencial_vila_santa_marta.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/481/indicacao_no_41.2026_-_regularizacao_fundiaria_do_residencial_vila_santa_marta.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/482/indicacao_no_21.2026_-_construcao_de_uma_rotatoria_na_rodovia_ma-125_no_cruzamento_com_a_avenida_americana.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/483/indicacao_no_22.2026_-_fabrica_de_meios-fios_e_bloquetes.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/484/indicacao_no_23.2026_-_revitalizacao_no_campo_de_futebol_do_povoado_jatobazinho.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/485/indicacao_no_24.2026_-realizacao_de_obras_de_infraestrutura_terraplenagem_asfaltamento_ou_calcamento_das_ruas_do_povoado_jatobazinho.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/486/indicacao_no_25.2026_-melhorias_na_praca_davi_alves_silva.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/487/indicacao_no_26.2026_-_aquisicao_de_maquina_plantadeira_de_graos.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/488/indicacao_no_27.2026_-_pavimentacao_e_urbanizacao_das_ruas_e_avenidas_do_bairro_vila_americana.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/489/indicacao_no_28.2026_-_maquina_retroescavadeira_e_uma_cacamba.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/490/indicacao_no_29.2026_-_ponte_na_altura_da_fazenda_do_sr._bolinha_na_estrada_de_acesso_ao_municipio_de_rondon_do_para.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/491/indicacao_no_30.2026_-_construcao_de_uma_unidade_escolar_de_ensino_em_tempo_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/492/indicacao_no_31.2026_-_veiculo_para_secretaria_municipal_de_esporte_e_juventude.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/493/indicacao_no_32.2026_-_melhorias_nas_areas_dos_pocos_artesianos.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/494/indicacao_no_33.2026_-_aquisicao_de_uma_caminhonete__4x4_para_a_secretaria_municipal_da_cidade_transporte_e_servicos_publicos.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/495/indicacao_no_34.2026_-_aquisicao_de_um_veiculo_para_a_departamento_municipal_de_meio_ambiente.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/496/indicacao_no_35.2026_-_aquisicao_de_um_veiculo_para_a_guarda_municipal.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/497/indicacao_no_36.2026_-_implantacao_de_postes_e_luminarias_nos_canteiros_centrais_da_rua_sete_de_setembro.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/498/indicacao_no_37.2026_-_construcao_da_sede_do_departamento_municipal_de_aguas_e_esgotos.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/499/indicacao_no_38.2026_-_asfaltamento_ou_calcamento_das_ruas_do_residencial_vila_santa_marta.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/500/ind._no_01.2026_solicita_a_instalacao_de_cameras_de_seguranca_nas_salas_de_aulas.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/501/indicacao_no_02.2026_-_transporte_para_alunos_dos_povoados.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/502/indicacao_no_03.2026_-_revitalizacao_da_creche_crianca_feliz_no_povoado_de_cuverlandia.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/503/indicacao_no_04.2026_-_construcao_do_muro_do_cemiterio_do_povoado_jatobazinho.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/504/indicacao_no_05.2026_-_limpeza_e_instalacao_de_cercas_na_area_proxima_ao_cemiterio_de_marcolandia.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/505/ind._no_06.2026_substituicao_ou_manutencao_da_tela_de_alambrado_da_quadra.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/506/indicacao_no_07.2026_-_aprofundamento_dos_pocos_artesianos.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/507/indicacao_no_08.2026_-_implantacao_da_escola_militar_tiradentes.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/508/indicacao_no_09.2026_-_construcao_de_um_espaco_estruturado_para_a_pratica_de_esportes_e_manobras_com_bicicleta.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/512/indicacao_no_42.2026_-_construcao_de_uma_praca_no_povoado_lontra.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/513/indicacao_no_01.2026_-_casa_de_apoio_a_mulher_vilanovense.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/514/indicacao_no_02.2026-canaletas_na_rua_principal_povoado_marcolandia.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/515/indicacao_no_03.2026_-_instalacao_de_placas_solares_em_todos_os_orgao_publicos.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/516/indicacao_no_04.2026-_colocacao_de_grades_na_praca_de_marcolandia.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/517/indicacao_no_05.2026_-_construcao_de_parquinhos_na_sede_e_nos_povoados.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/518/indicacao_no_06.2026_-_poco_artesiano_no_cemiterio_de_marcolandia.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/519/indicacao_no_07.2026_-_poco_artesiano_no_cemiterio_de_curvelandia.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/520/indicacao_no_08.2026_-_energia_eletrica_no_cemiterio_de_curvelandia.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/521/indicacao_no_09.2026_-_energia_eletrica_no_cemiterio_de_marcolandia.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/522/indicacao_no_10.2026_-_limpeza_do_campo_de_futebol_em_marcolandia.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/523/indicacao_no_11.2026_-_muro_do_cemiterio_de_marcolandia.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/524/indicacao_no_12.2026_-_construcao_de_uma_quadra_poliespostiva_no_povoado_jatobazinho.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/525/indicacao_no_13.2026-_aquisicao_de_um_motor__fumace.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/526/indicacao_no_14.2026_-_bloqueteamento_na_area_em_frente_a_delegacia.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/527/indicacao_no_15.2026_-_poco_artesiano_no_varjao_da_esperanca.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/529/indicacao_no_17.2026_-_aquisicao_de_uma_ambulancia_para_jatobazinho.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/530/indicacao_no_18.2026_-_reforma_da_delegacia.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/531/indicacao_no_19.2026_-_construcao_de_uma_fossa_na_escola_de_marcolandia.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/532/indicacao_no_20.2026_-_perfuracao_de_poco_artesiano_com_instalacao_de_caixa_dagua_e_implantacao_de_sistema_de_distribuicao_de_agua_no_povoado_de_marcolandia.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/533/indicacao_no_21.2026_-_construcao_de_parquinho_na_creche_mundo_do_saber.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/534/indicacao_no_22.2026_-_obras_de_melhorias_do_brejo_de_marcoandia.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/535/indicacao_no_23.2026_-_quebra-molas_marcolandia.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/536/indicacao_no_24.2026_-melhoria_na_avenida_bida_cunha_rua_do_comercio_no_povoado_de_marcolandia.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/537/indicacao_no_25.2026_-_pontos_de_parada_nos_povoados.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/538/indicacao_no_26.2026_-_pista_de_caminhada_praca_maria_luisa-marcolandia.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/539/indicacao_no_27.2026_-_construcao_de_quebra_molas.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/540/indicacao_no_28.2026_-_setor_varjao_sapucaia.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/541/indicacao_no_29.2026_-_empicarramento_das_estrada_jatoba_a_marcolandia.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/572/indicacao_n_43.2026_-_destinacao_de_um_tratorito_para_atender_os_pequenos_agricultores_vinculados_a_aspavar.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/573/indicacao_n_44.2026_-_realizacao_de_servico_de_limpeza_e_construcao_do_muro_da_escola_do_povoado_lontra.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/574/indicacao_conjunta_no_01.2026_-_concurso_publico_no_municipio.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/575/indicacao_conjunta_no_02.2026_-_tartarugas_na_avenida_ayrton_senna.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/576/indicacao_no_43.2026_-_manutencao_da_estrutura_e_substituicao_do_alambrado_da_quadra_poliesportiva_da_escola_estadual_josue_montello.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/577/indicacao_no_09.2026_-_construcao_de_um_espaco_estruturado_para_a_pratica_de_esportes_e_manobras_com_bicicleta.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/578/ind._44.2026_realizacao_de_servico_de_limpeza_e_construcao_do_muro_da_escola_lontra.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/579/indicacao_no_45.2026_recuperacao_do_alambrado_da_quadra_da_escola_josue_montello.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/580/indicacao_no_62.2026_-_a_aquisicao_de_um_trator_para_atender_os_pequenos_produtores_rurais_da_associacao_sapucaia.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/590/indicacao_no_48.2026_jose_givanildo_execucao_de_servicos_de_limpeza_geral_manutencao_predial_e_pintura_na_escola_raquel_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/591/indicacao_na_49.2026_jose_givanildo_recuperacao_de_estrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_no_10.2026_construcao_e_equipamento_de_uma_creche_municipal_em_marcolandia.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/597/indicacao_no_01.2026_perfuracao_de_poco_no_assentamento_deus_proteja.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/598/indicacao_no_50.2026_-_instalacao_de_ponto_de_acesso_a_internet_gratuita_na_escola_estadual_josue_montello.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/601/indicacao_no_52.2026_recuperacao_de_trecho_de_via_rural_na_cabeceira_do_jatoba.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/604/indicacao_no_51.2026_recuperacao_de_trecho_de_via_rural_na_cabeceira_do_jabuti.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/605/indicacao_no_02.2026_recuperacao_ou_reconstrucao_de_ponte_proximo_ao_marcelo_da_dona_nega.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/611/52gil.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/616/indicacao_no_53.2026_instalacao_de_exaustores_e_sistemas_adequados_de_ventilacao_mecanica_nas_cozinhas_das_escolas_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/619/indicacao_026_2026_-_josemar_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/620/indicacao_no_11.2026_-_aquisicao_de_terreno_e_ampliacao_da_escola_municipal_sao_francisco_no_povoado_marcolandia.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/621/indicacao_004_2026_-_joao_fredson_alves_de_carvalho.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/610/projeto_de_lei_03_2026_taxi_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/625/projeto_de_lei_07_2026_cred_pnab.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/640/projeto_de_lei_09_2026_altera_art_1_da_lei_337_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/641/projeto_de_lei_10_2026_aut_abert_cred_emenda_pix_mercado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/396/parecer_previo_tce-ma_233.2018_-_karla_batista.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/603/parecer_no_02.2026_-_cfin.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/608/parecer_n_03.2026_cjure.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/614/parecer_05.2026_cjure.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/615/parecer_05.2026_cfin.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/633/parecer_juridico_n_07.2026_da_cfin.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/643/parecer_09_cfin.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/644/parecer_09_cjure.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/397/indicacao_no_01.2026_-_videomonitoramento_nas_ruas.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/413/indicacao_n_01.2026_-_espaco_para_acolhimento_de_criancas_atipicas_-_copia.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/417/indicacao_n_02.2026_-_kits_escolares.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/420/ind_03_gil.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/422/indicacao_no_04.2026_asfaltamento_ou_bloqueteamento_das_ruas_bacabal_e_rua_da_serraria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/424/ind_05_gil.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/425/indicacao_n_06.2026_-_poco_artesiano_vila_santa_marta.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/426/indicacao_n_07.2026_-_canil_e_centro_de_controle_zoonoses.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/427/indicacao_n_08.2026_-_ponte_sr._afonso.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/428/indicacao_n_09.2026_-_ponte_sr._supriano.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/429/ind_10_gil.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/430/ind._no_11.2026_recuperacao_da_estrada_da_cabeceira_do_jatoba_na_altura_da_furna_azul.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/432/indicacao_n_13.2026_-_colocacao_de_picarra_em_estrada_vicinal_joao_do_bom_netao.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/433/indicacao_no_14.2026_jose_givanildo_construcao_de_um_porto_com_rampa_de_acesso_e_area_coberta.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/434/ind_15_gil.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/436/indicacao_n_16.2026_-_kit_irrigacao.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/437/indicacao_n_17.2026_-_construcao_de_uma_area_coberta_no_motocross.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/438/indicacao_n_18.2026_-_bueiro_na_rua_bacabal_e_rua_da_mangueira.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/439/indicacao_n_19.2026_-_bueiro_na_rua_02_vila_va_entre_alcides_santos_e_santo_inacio.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/440/indicacao_n_20.2026_-_patrolamento_estrada_do_jabuti.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/441/indicacao_n_21.2026_-_patrolamento_estrada_do_marcelininho.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/442/indicacao_n_22.2026_-_patrolamento_estrada_do_varjao_do_sr._evandro.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/443/indicacao_n_23.2026_-_projeto_de_lei_para_retorno_das_gincanas_escolares.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/444/indicacao_n_24.2026_-_patrolamento_da_estrada_santa_helena.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/445/indicacao_n_25.2026_-_patrolamento_do_banho_do_maguim_antigo_banho_do_mariano.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/446/indicacao_n_26.2026_-_camada_asfaltica_ruas_02_e_03_habitar_brasil.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/447/indicacao_n_27.2026_-_ponte_coalhada_sr._olavo.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/448/indicacao_n_28.2026_-_limpeza_no_cemiterio_do_povoado_curvelandia.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/449/indicacao_n_29.2026_-_patrolamento_trecho_via_rural_geraldo_bonifacio.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/450/indicacao_n_30.2026_-_patrolamento_cabeceira_do_jabuti_sr._ze_antonio_e_ze_rivaldo.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/451/indicacao_n_31.2026_-_patrolamento_zona_rural_do_varjao_do_beto.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/452/indicacao_no_32.2026_gil_santa_marta_patrolamento_da_estrada_sr._pinheiro_ao_sr._etevaldo.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/453/indicacao_n_33.2026_-_criacao_de_um_projeto_de_lei_para_regulamentar_ambulantes.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/454/ind_34_gil.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/455/indicacao_n_35.2026_-_empicarramento_estrada_ze_baiano_varjao_das_trairas.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/456/indicacao_n_36.2026_-_patrolamento_e_recuperacao_da_estrada_da_cabiceira_do_jatoba_passando_pela_aldeia.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/457/indicacao_no_37.2026_-_recuperacao_da_ponte_do_igarape_martirios_irmao_pereira_roseane_ze_assis_neto_e_tonho_do_neudo.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/458/indicacao_no_38.2026_-_instalacao_de_meio-fio_patrolamento_e_limpeza_das_ruas_do_bairro_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/459/indicacao_n_27.2026_-_ponte_coalhada_sr._olavo.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/479/indicacao_no_39.2026_-_construcao_de_um_portal_sentido_sao_pedro_dagua_branca.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/480/indicacao_no_40.2026_-_ponto_de_parada_para_onibus_escolar_no_residencial_vila_santa_marta.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/481/indicacao_no_41.2026_-_regularizacao_fundiaria_do_residencial_vila_santa_marta.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/482/indicacao_no_21.2026_-_construcao_de_uma_rotatoria_na_rodovia_ma-125_no_cruzamento_com_a_avenida_americana.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/483/indicacao_no_22.2026_-_fabrica_de_meios-fios_e_bloquetes.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/484/indicacao_no_23.2026_-_revitalizacao_no_campo_de_futebol_do_povoado_jatobazinho.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/485/indicacao_no_24.2026_-realizacao_de_obras_de_infraestrutura_terraplenagem_asfaltamento_ou_calcamento_das_ruas_do_povoado_jatobazinho.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/486/indicacao_no_25.2026_-melhorias_na_praca_davi_alves_silva.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/487/indicacao_no_26.2026_-_aquisicao_de_maquina_plantadeira_de_graos.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/488/indicacao_no_27.2026_-_pavimentacao_e_urbanizacao_das_ruas_e_avenidas_do_bairro_vila_americana.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/489/indicacao_no_28.2026_-_maquina_retroescavadeira_e_uma_cacamba.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/490/indicacao_no_29.2026_-_ponte_na_altura_da_fazenda_do_sr._bolinha_na_estrada_de_acesso_ao_municipio_de_rondon_do_para.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/491/indicacao_no_30.2026_-_construcao_de_uma_unidade_escolar_de_ensino_em_tempo_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/492/indicacao_no_31.2026_-_veiculo_para_secretaria_municipal_de_esporte_e_juventude.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/493/indicacao_no_32.2026_-_melhorias_nas_areas_dos_pocos_artesianos.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/494/indicacao_no_33.2026_-_aquisicao_de_uma_caminhonete__4x4_para_a_secretaria_municipal_da_cidade_transporte_e_servicos_publicos.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/495/indicacao_no_34.2026_-_aquisicao_de_um_veiculo_para_a_departamento_municipal_de_meio_ambiente.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/496/indicacao_no_35.2026_-_aquisicao_de_um_veiculo_para_a_guarda_municipal.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/497/indicacao_no_36.2026_-_implantacao_de_postes_e_luminarias_nos_canteiros_centrais_da_rua_sete_de_setembro.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/498/indicacao_no_37.2026_-_construcao_da_sede_do_departamento_municipal_de_aguas_e_esgotos.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/499/indicacao_no_38.2026_-_asfaltamento_ou_calcamento_das_ruas_do_residencial_vila_santa_marta.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/500/ind._no_01.2026_solicita_a_instalacao_de_cameras_de_seguranca_nas_salas_de_aulas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/501/indicacao_no_02.2026_-_transporte_para_alunos_dos_povoados.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/502/indicacao_no_03.2026_-_revitalizacao_da_creche_crianca_feliz_no_povoado_de_cuverlandia.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/503/indicacao_no_04.2026_-_construcao_do_muro_do_cemiterio_do_povoado_jatobazinho.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/504/indicacao_no_05.2026_-_limpeza_e_instalacao_de_cercas_na_area_proxima_ao_cemiterio_de_marcolandia.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/505/ind._no_06.2026_substituicao_ou_manutencao_da_tela_de_alambrado_da_quadra.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/506/indicacao_no_07.2026_-_aprofundamento_dos_pocos_artesianos.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/507/indicacao_no_08.2026_-_implantacao_da_escola_militar_tiradentes.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/508/indicacao_no_09.2026_-_construcao_de_um_espaco_estruturado_para_a_pratica_de_esportes_e_manobras_com_bicicleta.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/512/indicacao_no_42.2026_-_construcao_de_uma_praca_no_povoado_lontra.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/513/indicacao_no_01.2026_-_casa_de_apoio_a_mulher_vilanovense.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/514/indicacao_no_02.2026-canaletas_na_rua_principal_povoado_marcolandia.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/515/indicacao_no_03.2026_-_instalacao_de_placas_solares_em_todos_os_orgao_publicos.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/516/indicacao_no_04.2026-_colocacao_de_grades_na_praca_de_marcolandia.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/517/indicacao_no_05.2026_-_construcao_de_parquinhos_na_sede_e_nos_povoados.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/518/indicacao_no_06.2026_-_poco_artesiano_no_cemiterio_de_marcolandia.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/519/indicacao_no_07.2026_-_poco_artesiano_no_cemiterio_de_curvelandia.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/520/indicacao_no_08.2026_-_energia_eletrica_no_cemiterio_de_curvelandia.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/521/indicacao_no_09.2026_-_energia_eletrica_no_cemiterio_de_marcolandia.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/522/indicacao_no_10.2026_-_limpeza_do_campo_de_futebol_em_marcolandia.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/523/indicacao_no_11.2026_-_muro_do_cemiterio_de_marcolandia.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/524/indicacao_no_12.2026_-_construcao_de_uma_quadra_poliespostiva_no_povoado_jatobazinho.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/525/indicacao_no_13.2026-_aquisicao_de_um_motor__fumace.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/526/ind_14_lia.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/527/indicacao_no_15.2026_-_poco_artesiano_no_varjao_da_esperanca.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/529/indicacao_no_17.2026_-_aquisicao_de_uma_ambulancia_para_jatobazinho.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/530/indicacao_no_18.2026_-_reforma_da_delegacia.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/531/indicacao_no_19.2026_-_construcao_de_uma_fossa_na_escola_de_marcolandia.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/532/indicacao_20_lia.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/533/indicacao_no_21.2026_-_construcao_de_parquinho_na_creche_mundo_do_saber.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/534/indicacao_no_22.2026_-_obras_de_melhorias_do_brejo_de_marcoandia.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/535/indicacao_no_23.2026_-_quebra-molas_marcolandia.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/536/indicacao_no_24.2026_-melhoria_na_avenida_bida_cunha_rua_do_comercio_no_povoado_de_marcolandia.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/537/indicacao_no_25.2026_-_pontos_de_parada_nos_povoados.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/538/indicacao_no_26.2026_-_pista_de_caminhada_praca_maria_luisa-marcolandia.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/539/indicacao_no_27.2026_-_construcao_de_quebra_molas.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/540/indicacao_no_28.2026_-_setor_varjao_sapucaia.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/541/indicacao_no_29.2026_-_empicarramento_das_estrada_jatoba_a_marcolandia.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/572/indicacao_n_43.2026_-_destinacao_de_um_tratorito_para_atender_os_pequenos_agricultores_vinculados_a_aspavar.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/573/indicacao_n_44.2026_-_realizacao_de_servico_de_limpeza_e_construcao_do_muro_da_escola_do_povoado_lontra.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/574/indicacao_conjunta_no_01.2026_-_concurso_publico_no_municipio.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/575/indicacao_conjunta_no_02.2026_-_tartarugas_na_avenida_ayrton_senna.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/576/indicacao_no_43.2026_-_manutencao_da_estrutura_e_substituicao_do_alambrado_da_quadra_poliesportiva_da_escola_estadual_josue_montello.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/577/indicacao_no_09.2026_-_construcao_de_um_espaco_estruturado_para_a_pratica_de_esportes_e_manobras_com_bicicleta.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/578/ind._44.2026_realizacao_de_servico_de_limpeza_e_construcao_do_muro_da_escola_lontra.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/579/indicacao_no_45.2026_recuperacao_do_alambrado_da_quadra_da_escola_josue_montello.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/580/indicacao_no_62.2026_-_a_aquisicao_de_um_trator_para_atender_os_pequenos_produtores_rurais_da_associacao_sapucaia.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/590/indicacao_no_48.2026_jose_givanildo_execucao_de_servicos_de_limpeza_geral_manutencao_predial_e_pintura_na_escola_raquel_de_queiroz.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/591/indicacao_na_49.2026_jose_givanildo_recuperacao_de_estrada_vicinal.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_no_10.2026_construcao_e_equipamento_de_uma_creche_municipal_em_marcolandia.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/597/indicacao_no_01.2026_perfuracao_de_poco_no_assentamento_deus_proteja.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/598/in_50_gil.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/601/indicacao_no_52.2026_recuperacao_de_trecho_de_via_rural_na_cabeceira_do_jatoba.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/604/indicacao_no_51.2026_recuperacao_de_trecho_de_via_rural_na_cabeceira_do_jabuti.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/605/indicacao_no_02.2026_recuperacao_ou_reconstrucao_de_ponte_proximo_ao_marcelo_da_dona_nega.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/611/52gil.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/616/indicacao_no_53.2026_instalacao_de_exaustores_e_sistemas_adequados_de_ventilacao_mecanica_nas_cozinhas_das_escolas_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/619/indicacao_026_2026_-_josemar_rodrigues_da_silva.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/620/indicacao_11_-_alione.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/639/ind_12_alione.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/642/ind_03_ricardo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H127"/>
+  <dimension ref="A1:H134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="64" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="240.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="215" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2027,3284 +2106,3466 @@
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>17</v>
       </c>
       <c r="D3" t="s">
+        <v>11</v>
+      </c>
+      <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
+        <v>13</v>
+      </c>
+      <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
-      <c r="E3" t="s">
+      <c r="H3" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...19 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>13</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" t="s">
         <v>27</v>
-      </c>
-[...19 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E6" t="s">
+        <v>31</v>
+      </c>
+      <c r="F6" t="s">
         <v>32</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="D6" t="s">
-[...8 lines deleted...]
-      <c r="G6" s="1" t="s">
+      <c r="H6" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" t="s">
+        <v>31</v>
+      </c>
+      <c r="F7" t="s">
         <v>36</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="G7" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="D7" t="s">
-[...8 lines deleted...]
-      <c r="G7" s="1" t="s">
+      <c r="H7" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D8" t="s">
+        <v>30</v>
+      </c>
+      <c r="E8" t="s">
+        <v>31</v>
+      </c>
+      <c r="F8" t="s">
         <v>41</v>
       </c>
-      <c r="E8" t="s">
+      <c r="G8" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="F8" t="s">
+      <c r="H8" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>45</v>
+      </c>
+      <c r="D9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" t="s">
+        <v>41</v>
+      </c>
+      <c r="G9" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="H9" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="F10" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="F11" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="F12" t="s">
-        <v>48</v>
+        <v>36</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
+        <v>30</v>
+      </c>
+      <c r="E13" t="s">
+        <v>31</v>
+      </c>
+      <c r="F13" t="s">
         <v>41</v>
       </c>
-      <c r="E13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="1" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="H13" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>29</v>
+      </c>
+      <c r="D14" t="s">
+        <v>64</v>
+      </c>
+      <c r="E14" t="s">
+        <v>65</v>
+      </c>
+      <c r="F14" t="s">
+        <v>66</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="H14" t="s">
         <v>68</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>52</v>
+      </c>
+      <c r="D15" t="s">
+        <v>64</v>
+      </c>
+      <c r="E15" t="s">
+        <v>65</v>
+      </c>
+      <c r="F15" t="s">
+        <v>70</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>71</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>72</v>
-      </c>
-[...13 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>73</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>74</v>
+      </c>
+      <c r="D16" t="s">
+        <v>64</v>
+      </c>
+      <c r="E16" t="s">
+        <v>65</v>
+      </c>
+      <c r="F16" t="s">
+        <v>70</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>75</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="H16" t="s">
         <v>76</v>
-      </c>
-[...13 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>77</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>78</v>
+      </c>
+      <c r="D17" t="s">
+        <v>64</v>
+      </c>
+      <c r="E17" t="s">
+        <v>65</v>
+      </c>
+      <c r="F17" t="s">
+        <v>70</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="H17" t="s">
         <v>80</v>
-      </c>
-[...13 lines deleted...]
-        <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>82</v>
+      </c>
+      <c r="D18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E18" t="s">
+        <v>65</v>
+      </c>
+      <c r="F18" t="s">
+        <v>70</v>
+      </c>
+      <c r="G18" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="H18" t="s">
         <v>84</v>
-      </c>
-[...13 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>86</v>
+      </c>
+      <c r="D19" t="s">
+        <v>64</v>
+      </c>
+      <c r="E19" t="s">
+        <v>65</v>
+      </c>
+      <c r="F19" t="s">
         <v>87</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="G19" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="D19" t="s">
-[...8 lines deleted...]
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>90</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>91</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
+        <v>64</v>
+      </c>
+      <c r="E20" t="s">
+        <v>65</v>
+      </c>
+      <c r="F20" t="s">
+        <v>70</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D20" t="s">
-[...8 lines deleted...]
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>95</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
+        <v>64</v>
+      </c>
+      <c r="E21" t="s">
+        <v>65</v>
+      </c>
+      <c r="F21" t="s">
+        <v>70</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="D21" t="s">
-[...8 lines deleted...]
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>98</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
         <v>99</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>64</v>
+      </c>
+      <c r="E22" t="s">
+        <v>65</v>
+      </c>
+      <c r="F22" t="s">
+        <v>70</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="D22" t="s">
-[...8 lines deleted...]
-      <c r="G22" s="1" t="s">
+      <c r="H22" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>102</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>103</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
+        <v>64</v>
+      </c>
+      <c r="E23" t="s">
+        <v>65</v>
+      </c>
+      <c r="F23" t="s">
+        <v>70</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="D23" t="s">
-[...8 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>106</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>107</v>
       </c>
-      <c r="B24" t="s">
-[...2 lines deleted...]
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>64</v>
+      </c>
+      <c r="E24" t="s">
+        <v>65</v>
+      </c>
+      <c r="F24" t="s">
+        <v>70</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="D24" t="s">
-[...8 lines deleted...]
-      <c r="G24" s="1" t="s">
+      <c r="H24" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>110</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
         <v>111</v>
       </c>
-      <c r="B25" t="s">
-[...2 lines deleted...]
-      <c r="C25" t="s">
+      <c r="D25" t="s">
+        <v>64</v>
+      </c>
+      <c r="E25" t="s">
+        <v>65</v>
+      </c>
+      <c r="F25" t="s">
+        <v>70</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D25" t="s">
-[...8 lines deleted...]
-      <c r="G25" s="1" t="s">
+      <c r="H25" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>114</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
         <v>115</v>
       </c>
-      <c r="B26" t="s">
-[...2 lines deleted...]
-      <c r="C26" t="s">
+      <c r="D26" t="s">
+        <v>64</v>
+      </c>
+      <c r="E26" t="s">
+        <v>65</v>
+      </c>
+      <c r="F26" t="s">
+        <v>70</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>116</v>
       </c>
-      <c r="D26" t="s">
-[...8 lines deleted...]
-      <c r="G26" s="1" t="s">
+      <c r="H26" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>118</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>119</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
+        <v>64</v>
+      </c>
+      <c r="E27" t="s">
+        <v>65</v>
+      </c>
+      <c r="F27" t="s">
+        <v>70</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>120</v>
       </c>
-      <c r="D27" t="s">
-[...8 lines deleted...]
-      <c r="G27" s="1" t="s">
+      <c r="H27" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>122</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
         <v>123</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
+        <v>64</v>
+      </c>
+      <c r="E28" t="s">
+        <v>65</v>
+      </c>
+      <c r="F28" t="s">
+        <v>70</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>124</v>
       </c>
-      <c r="D28" t="s">
-[...8 lines deleted...]
-      <c r="G28" s="1" t="s">
+      <c r="H28" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>126</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
         <v>127</v>
       </c>
-      <c r="B29" t="s">
-[...2 lines deleted...]
-      <c r="C29" t="s">
+      <c r="D29" t="s">
+        <v>64</v>
+      </c>
+      <c r="E29" t="s">
+        <v>65</v>
+      </c>
+      <c r="F29" t="s">
+        <v>70</v>
+      </c>
+      <c r="G29" s="1" t="s">
         <v>128</v>
       </c>
-      <c r="D29" t="s">
-[...8 lines deleted...]
-      <c r="G29" s="1" t="s">
+      <c r="H29" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
+        <v>130</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
         <v>131</v>
       </c>
-      <c r="B30" t="s">
-[...2 lines deleted...]
-      <c r="C30" t="s">
+      <c r="D30" t="s">
+        <v>64</v>
+      </c>
+      <c r="E30" t="s">
+        <v>65</v>
+      </c>
+      <c r="F30" t="s">
+        <v>70</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>132</v>
       </c>
-      <c r="D30" t="s">
-[...8 lines deleted...]
-      <c r="G30" s="1" t="s">
+      <c r="H30" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
         <v>135</v>
       </c>
-      <c r="B31" t="s">
-[...2 lines deleted...]
-      <c r="C31" t="s">
+      <c r="D31" t="s">
+        <v>64</v>
+      </c>
+      <c r="E31" t="s">
+        <v>65</v>
+      </c>
+      <c r="F31" t="s">
+        <v>70</v>
+      </c>
+      <c r="G31" s="1" t="s">
         <v>136</v>
       </c>
-      <c r="D31" t="s">
-[...8 lines deleted...]
-      <c r="G31" s="1" t="s">
+      <c r="H31" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>138</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
         <v>139</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>64</v>
+      </c>
+      <c r="E32" t="s">
+        <v>65</v>
+      </c>
+      <c r="F32" t="s">
+        <v>70</v>
+      </c>
+      <c r="G32" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="D32" t="s">
-[...8 lines deleted...]
-      <c r="G32" s="1" t="s">
+      <c r="H32" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
+        <v>142</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
         <v>143</v>
       </c>
-      <c r="B33" t="s">
-[...2 lines deleted...]
-      <c r="C33" t="s">
+      <c r="D33" t="s">
+        <v>64</v>
+      </c>
+      <c r="E33" t="s">
+        <v>65</v>
+      </c>
+      <c r="F33" t="s">
+        <v>70</v>
+      </c>
+      <c r="G33" s="1" t="s">
         <v>144</v>
       </c>
-      <c r="D33" t="s">
-[...8 lines deleted...]
-      <c r="G33" s="1" t="s">
+      <c r="H33" t="s">
         <v>145</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
+        <v>146</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
         <v>147</v>
       </c>
-      <c r="B34" t="s">
-[...2 lines deleted...]
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>64</v>
+      </c>
+      <c r="E34" t="s">
+        <v>65</v>
+      </c>
+      <c r="F34" t="s">
+        <v>70</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>148</v>
       </c>
-      <c r="D34" t="s">
-[...5 lines deleted...]
-      <c r="G34" s="1" t="s">
+      <c r="H34" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>150</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
         <v>151</v>
       </c>
-      <c r="B35" t="s">
-[...2 lines deleted...]
-      <c r="C35" t="s">
+      <c r="D35" t="s">
+        <v>64</v>
+      </c>
+      <c r="E35" t="s">
+        <v>65</v>
+      </c>
+      <c r="F35" t="s">
+        <v>70</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>152</v>
       </c>
-      <c r="D35" t="s">
-[...8 lines deleted...]
-      <c r="G35" s="1" t="s">
+      <c r="H35" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>154</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
         <v>155</v>
       </c>
-      <c r="B36" t="s">
-[...2 lines deleted...]
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>64</v>
+      </c>
+      <c r="E36" t="s">
+        <v>65</v>
+      </c>
+      <c r="F36" t="s">
+        <v>70</v>
+      </c>
+      <c r="G36" s="1" t="s">
         <v>156</v>
       </c>
-      <c r="D36" t="s">
-[...8 lines deleted...]
-      <c r="G36" s="1" t="s">
+      <c r="H36" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>158</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
         <v>159</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D37" t="s">
+        <v>64</v>
+      </c>
+      <c r="E37" t="s">
+        <v>65</v>
+      </c>
+      <c r="F37" t="s">
+        <v>70</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="D37" t="s">
-[...8 lines deleted...]
-      <c r="G37" s="1" t="s">
+      <c r="H37" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>162</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
         <v>163</v>
       </c>
-      <c r="B38" t="s">
-[...2 lines deleted...]
-      <c r="C38" t="s">
+      <c r="D38" t="s">
+        <v>64</v>
+      </c>
+      <c r="E38" t="s">
+        <v>65</v>
+      </c>
+      <c r="F38" t="s">
+        <v>70</v>
+      </c>
+      <c r="G38" s="1" t="s">
         <v>164</v>
       </c>
-      <c r="D38" t="s">
-[...8 lines deleted...]
-      <c r="G38" s="1" t="s">
+      <c r="H38" t="s">
         <v>165</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
+        <v>166</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
         <v>167</v>
       </c>
-      <c r="B39" t="s">
-[...2 lines deleted...]
-      <c r="C39" t="s">
+      <c r="D39" t="s">
+        <v>64</v>
+      </c>
+      <c r="E39" t="s">
+        <v>65</v>
+      </c>
+      <c r="F39" t="s">
+        <v>70</v>
+      </c>
+      <c r="G39" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="D39" t="s">
-[...8 lines deleted...]
-      <c r="G39" s="1" t="s">
+      <c r="H39" t="s">
         <v>169</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
+        <v>170</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
         <v>171</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>64</v>
+      </c>
+      <c r="E40" t="s">
+        <v>65</v>
+      </c>
+      <c r="G40" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="D40" t="s">
-[...8 lines deleted...]
-      <c r="G40" s="1" t="s">
+      <c r="H40" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
+        <v>174</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
         <v>175</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
+        <v>64</v>
+      </c>
+      <c r="E41" t="s">
+        <v>65</v>
+      </c>
+      <c r="F41" t="s">
+        <v>70</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>176</v>
       </c>
-      <c r="D41" t="s">
-[...8 lines deleted...]
-      <c r="G41" s="1" t="s">
+      <c r="H41" t="s">
         <v>177</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>178</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
         <v>179</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42" t="s">
+        <v>64</v>
+      </c>
+      <c r="E42" t="s">
+        <v>65</v>
+      </c>
+      <c r="F42" t="s">
+        <v>70</v>
+      </c>
+      <c r="G42" s="1" t="s">
         <v>180</v>
       </c>
-      <c r="D42" t="s">
-[...8 lines deleted...]
-      <c r="G42" s="1" t="s">
+      <c r="H42" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
+        <v>182</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
         <v>183</v>
       </c>
-      <c r="B43" t="s">
-[...2 lines deleted...]
-      <c r="C43" t="s">
+      <c r="D43" t="s">
+        <v>64</v>
+      </c>
+      <c r="E43" t="s">
+        <v>65</v>
+      </c>
+      <c r="F43" t="s">
+        <v>70</v>
+      </c>
+      <c r="G43" s="1" t="s">
         <v>184</v>
       </c>
-      <c r="D43" t="s">
-[...8 lines deleted...]
-      <c r="G43" s="1" t="s">
+      <c r="H43" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>186</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
         <v>187</v>
       </c>
-      <c r="B44" t="s">
-[...2 lines deleted...]
-      <c r="C44" t="s">
+      <c r="D44" t="s">
+        <v>64</v>
+      </c>
+      <c r="E44" t="s">
+        <v>65</v>
+      </c>
+      <c r="F44" t="s">
+        <v>70</v>
+      </c>
+      <c r="G44" s="1" t="s">
         <v>188</v>
       </c>
-      <c r="D44" t="s">
-[...8 lines deleted...]
-      <c r="G44" s="1" t="s">
+      <c r="H44" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
+        <v>190</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
         <v>191</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="D45" t="s">
+        <v>64</v>
+      </c>
+      <c r="E45" t="s">
+        <v>65</v>
+      </c>
+      <c r="F45" t="s">
+        <v>70</v>
+      </c>
+      <c r="G45" s="1" t="s">
         <v>192</v>
       </c>
-      <c r="D45" t="s">
-[...8 lines deleted...]
-      <c r="G45" s="1" t="s">
+      <c r="H45" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
+        <v>194</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
         <v>195</v>
       </c>
-      <c r="B46" t="s">
-[...2 lines deleted...]
-      <c r="C46" t="s">
+      <c r="D46" t="s">
+        <v>64</v>
+      </c>
+      <c r="E46" t="s">
+        <v>65</v>
+      </c>
+      <c r="F46" t="s">
+        <v>70</v>
+      </c>
+      <c r="G46" s="1" t="s">
         <v>196</v>
       </c>
-      <c r="D46" t="s">
-[...8 lines deleted...]
-      <c r="G46" s="1" t="s">
+      <c r="H46" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
         <v>198</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
         <v>199</v>
       </c>
       <c r="D47" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="E47" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="F47" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>200</v>
       </c>
       <c r="H47" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
         <v>202</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
         <v>203</v>
       </c>
       <c r="D48" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="E48" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="F48" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>204</v>
       </c>
       <c r="H48" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>206</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>207</v>
       </c>
       <c r="D49" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="E49" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="F49" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>208</v>
       </c>
       <c r="H49" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>210</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>211</v>
       </c>
       <c r="D50" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="E50" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="F50" t="s">
+        <v>70</v>
+      </c>
+      <c r="G50" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="G50" s="1" t="s">
+      <c r="H50" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>214</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
         <v>215</v>
       </c>
-      <c r="B51" t="s">
-[...2 lines deleted...]
-      <c r="C51" t="s">
+      <c r="D51" t="s">
+        <v>64</v>
+      </c>
+      <c r="E51" t="s">
+        <v>65</v>
+      </c>
+      <c r="F51" t="s">
+        <v>70</v>
+      </c>
+      <c r="G51" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="D51" t="s">
-[...8 lines deleted...]
-      <c r="G51" s="1" t="s">
+      <c r="H51" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>218</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
         <v>219</v>
       </c>
-      <c r="B52" t="s">
-[...2 lines deleted...]
-      <c r="C52" t="s">
+      <c r="D52" t="s">
+        <v>64</v>
+      </c>
+      <c r="E52" t="s">
+        <v>65</v>
+      </c>
+      <c r="F52" t="s">
+        <v>70</v>
+      </c>
+      <c r="G52" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="D52" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H52" t="s">
-        <v>222</v>
+        <v>173</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
+        <v>221</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>222</v>
+      </c>
+      <c r="D53" t="s">
+        <v>64</v>
+      </c>
+      <c r="E53" t="s">
+        <v>65</v>
+      </c>
+      <c r="F53" t="s">
+        <v>70</v>
+      </c>
+      <c r="G53" s="1" t="s">
         <v>223</v>
       </c>
-      <c r="B53" t="s">
-[...2 lines deleted...]
-      <c r="C53" t="s">
+      <c r="H53" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>225</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>226</v>
+      </c>
+      <c r="D54" t="s">
+        <v>64</v>
+      </c>
+      <c r="E54" t="s">
+        <v>65</v>
+      </c>
+      <c r="F54" t="s">
+        <v>70</v>
+      </c>
+      <c r="G54" s="1" t="s">
         <v>227</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="H54" t="s">
         <v>228</v>
-      </c>
-[...13 lines deleted...]
-        <v>230</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
+        <v>229</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>230</v>
+      </c>
+      <c r="D55" t="s">
+        <v>64</v>
+      </c>
+      <c r="E55" t="s">
+        <v>65</v>
+      </c>
+      <c r="F55" t="s">
+        <v>70</v>
+      </c>
+      <c r="G55" s="1" t="s">
         <v>231</v>
       </c>
-      <c r="B55" t="s">
-[...2 lines deleted...]
-      <c r="C55" t="s">
+      <c r="H55" t="s">
         <v>232</v>
-      </c>
-[...13 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
+        <v>233</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>234</v>
+      </c>
+      <c r="D56" t="s">
+        <v>64</v>
+      </c>
+      <c r="E56" t="s">
+        <v>65</v>
+      </c>
+      <c r="F56" t="s">
         <v>235</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="G56" s="1" t="s">
         <v>236</v>
       </c>
-      <c r="D56" t="s">
-[...8 lines deleted...]
-      <c r="G56" s="1" t="s">
+      <c r="H56" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
+        <v>238</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
         <v>239</v>
       </c>
-      <c r="B57" t="s">
-[...2 lines deleted...]
-      <c r="C57" t="s">
+      <c r="D57" t="s">
+        <v>64</v>
+      </c>
+      <c r="E57" t="s">
+        <v>65</v>
+      </c>
+      <c r="F57" t="s">
+        <v>235</v>
+      </c>
+      <c r="G57" s="1" t="s">
         <v>240</v>
       </c>
-      <c r="D57" t="s">
-[...8 lines deleted...]
-      <c r="G57" s="1" t="s">
+      <c r="H57" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
+        <v>242</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
         <v>243</v>
       </c>
-      <c r="B58" t="s">
-[...2 lines deleted...]
-      <c r="C58" t="s">
+      <c r="D58" t="s">
+        <v>64</v>
+      </c>
+      <c r="E58" t="s">
+        <v>65</v>
+      </c>
+      <c r="F58" t="s">
+        <v>235</v>
+      </c>
+      <c r="G58" s="1" t="s">
         <v>244</v>
       </c>
-      <c r="D58" t="s">
-[...8 lines deleted...]
-      <c r="G58" s="1" t="s">
+      <c r="H58" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>246</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
         <v>247</v>
       </c>
-      <c r="B59" t="s">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="D59" t="s">
+        <v>64</v>
+      </c>
+      <c r="E59" t="s">
+        <v>65</v>
+      </c>
+      <c r="F59" t="s">
+        <v>235</v>
+      </c>
+      <c r="G59" s="1" t="s">
         <v>248</v>
       </c>
-      <c r="D59" t="s">
-[...8 lines deleted...]
-      <c r="G59" s="1" t="s">
+      <c r="H59" t="s">
         <v>249</v>
-      </c>
-[...1 lines deleted...]
-        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>250</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
         <v>251</v>
       </c>
-      <c r="B60" t="s">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="D60" t="s">
+        <v>64</v>
+      </c>
+      <c r="E60" t="s">
+        <v>65</v>
+      </c>
+      <c r="F60" t="s">
+        <v>235</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>252</v>
       </c>
-      <c r="D60" t="s">
-[...8 lines deleted...]
-      <c r="G60" s="1" t="s">
+      <c r="H60" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
+        <v>254</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
         <v>255</v>
       </c>
-      <c r="B61" t="s">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="D61" t="s">
+        <v>64</v>
+      </c>
+      <c r="E61" t="s">
+        <v>65</v>
+      </c>
+      <c r="F61" t="s">
+        <v>235</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>256</v>
       </c>
-      <c r="D61" t="s">
-[...8 lines deleted...]
-      <c r="G61" s="1" t="s">
+      <c r="H61" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
+        <v>258</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
         <v>259</v>
       </c>
-      <c r="B62" t="s">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="D62" t="s">
+        <v>64</v>
+      </c>
+      <c r="E62" t="s">
+        <v>65</v>
+      </c>
+      <c r="F62" t="s">
+        <v>235</v>
+      </c>
+      <c r="G62" s="1" t="s">
         <v>260</v>
       </c>
-      <c r="D62" t="s">
-[...8 lines deleted...]
-      <c r="G62" s="1" t="s">
+      <c r="H62" t="s">
         <v>261</v>
-      </c>
-[...1 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>262</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
         <v>263</v>
       </c>
-      <c r="B63" t="s">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="D63" t="s">
+        <v>64</v>
+      </c>
+      <c r="E63" t="s">
+        <v>65</v>
+      </c>
+      <c r="F63" t="s">
+        <v>235</v>
+      </c>
+      <c r="G63" s="1" t="s">
         <v>264</v>
       </c>
-      <c r="D63" t="s">
-[...8 lines deleted...]
-      <c r="G63" s="1" t="s">
+      <c r="H63" t="s">
         <v>265</v>
-      </c>
-[...1 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
+        <v>266</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
         <v>267</v>
       </c>
-      <c r="B64" t="s">
-[...2 lines deleted...]
-      <c r="C64" t="s">
+      <c r="D64" t="s">
+        <v>64</v>
+      </c>
+      <c r="E64" t="s">
+        <v>65</v>
+      </c>
+      <c r="F64" t="s">
+        <v>235</v>
+      </c>
+      <c r="G64" s="1" t="s">
         <v>268</v>
       </c>
-      <c r="D64" t="s">
-[...8 lines deleted...]
-      <c r="G64" s="1" t="s">
+      <c r="H64" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
+        <v>270</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
         <v>271</v>
       </c>
-      <c r="B65" t="s">
-[...2 lines deleted...]
-      <c r="C65" t="s">
+      <c r="D65" t="s">
+        <v>64</v>
+      </c>
+      <c r="E65" t="s">
+        <v>65</v>
+      </c>
+      <c r="F65" t="s">
+        <v>235</v>
+      </c>
+      <c r="G65" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="D65" t="s">
-[...8 lines deleted...]
-      <c r="G65" s="1" t="s">
+      <c r="H65" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
+        <v>274</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
         <v>275</v>
       </c>
-      <c r="B66" t="s">
-[...2 lines deleted...]
-      <c r="C66" t="s">
+      <c r="D66" t="s">
+        <v>64</v>
+      </c>
+      <c r="E66" t="s">
+        <v>65</v>
+      </c>
+      <c r="F66" t="s">
+        <v>235</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>276</v>
       </c>
-      <c r="D66" t="s">
-[...8 lines deleted...]
-      <c r="G66" s="1" t="s">
+      <c r="H66" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>278</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
         <v>279</v>
       </c>
-      <c r="B67" t="s">
-[...2 lines deleted...]
-      <c r="C67" t="s">
+      <c r="D67" t="s">
+        <v>64</v>
+      </c>
+      <c r="E67" t="s">
+        <v>65</v>
+      </c>
+      <c r="F67" t="s">
+        <v>235</v>
+      </c>
+      <c r="G67" s="1" t="s">
         <v>280</v>
       </c>
-      <c r="D67" t="s">
-[...8 lines deleted...]
-      <c r="G67" s="1" t="s">
+      <c r="H67" t="s">
         <v>281</v>
-      </c>
-[...1 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>282</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
         <v>283</v>
       </c>
-      <c r="B68" t="s">
-[...2 lines deleted...]
-      <c r="C68" t="s">
+      <c r="D68" t="s">
+        <v>64</v>
+      </c>
+      <c r="E68" t="s">
+        <v>65</v>
+      </c>
+      <c r="F68" t="s">
+        <v>235</v>
+      </c>
+      <c r="G68" s="1" t="s">
         <v>284</v>
       </c>
-      <c r="D68" t="s">
-[...5 lines deleted...]
-      <c r="F68" t="s">
+      <c r="H68" t="s">
         <v>285</v>
-      </c>
-[...4 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
+        <v>286</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>287</v>
+      </c>
+      <c r="D69" t="s">
+        <v>64</v>
+      </c>
+      <c r="E69" t="s">
+        <v>65</v>
+      </c>
+      <c r="F69" t="s">
+        <v>235</v>
+      </c>
+      <c r="G69" s="1" t="s">
         <v>288</v>
       </c>
-      <c r="B69" t="s">
-[...2 lines deleted...]
-      <c r="C69" t="s">
+      <c r="H69" t="s">
         <v>289</v>
-      </c>
-[...13 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
+        <v>290</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>291</v>
+      </c>
+      <c r="D70" t="s">
+        <v>64</v>
+      </c>
+      <c r="E70" t="s">
+        <v>65</v>
+      </c>
+      <c r="F70" t="s">
+        <v>235</v>
+      </c>
+      <c r="G70" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="B70" t="s">
-[...2 lines deleted...]
-      <c r="C70" t="s">
+      <c r="H70" t="s">
         <v>293</v>
-      </c>
-[...13 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
+        <v>294</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>295</v>
+      </c>
+      <c r="D71" t="s">
+        <v>64</v>
+      </c>
+      <c r="E71" t="s">
+        <v>65</v>
+      </c>
+      <c r="F71" t="s">
+        <v>235</v>
+      </c>
+      <c r="G71" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="B71" t="s">
-[...2 lines deleted...]
-      <c r="C71" t="s">
+      <c r="H71" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
+        <v>298</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>299</v>
+      </c>
+      <c r="D72" t="s">
+        <v>64</v>
+      </c>
+      <c r="E72" t="s">
+        <v>65</v>
+      </c>
+      <c r="F72" t="s">
+        <v>235</v>
+      </c>
+      <c r="G72" s="1" t="s">
         <v>300</v>
       </c>
-      <c r="B72" t="s">
-[...2 lines deleted...]
-      <c r="C72" t="s">
+      <c r="H72" t="s">
         <v>301</v>
-      </c>
-[...13 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
+        <v>302</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>303</v>
+      </c>
+      <c r="D73" t="s">
+        <v>64</v>
+      </c>
+      <c r="E73" t="s">
+        <v>65</v>
+      </c>
+      <c r="F73" t="s">
+        <v>235</v>
+      </c>
+      <c r="G73" s="1" t="s">
         <v>304</v>
       </c>
-      <c r="B73" t="s">
-[...2 lines deleted...]
-      <c r="C73" t="s">
+      <c r="H73" t="s">
         <v>305</v>
-      </c>
-[...13 lines deleted...]
-        <v>307</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
+        <v>306</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>307</v>
+      </c>
+      <c r="D74" t="s">
+        <v>64</v>
+      </c>
+      <c r="E74" t="s">
+        <v>65</v>
+      </c>
+      <c r="F74" t="s">
         <v>308</v>
       </c>
-      <c r="B74" t="s">
-[...2 lines deleted...]
-      <c r="C74" t="s">
+      <c r="G74" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="D74" t="s">
-[...8 lines deleted...]
-      <c r="G74" s="1" t="s">
+      <c r="H74" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
+        <v>311</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
         <v>312</v>
       </c>
-      <c r="B75" t="s">
-[...2 lines deleted...]
-      <c r="C75" t="s">
+      <c r="D75" t="s">
+        <v>64</v>
+      </c>
+      <c r="E75" t="s">
+        <v>65</v>
+      </c>
+      <c r="F75" t="s">
+        <v>308</v>
+      </c>
+      <c r="G75" s="1" t="s">
         <v>313</v>
       </c>
-      <c r="D75" t="s">
-[...8 lines deleted...]
-      <c r="G75" s="1" t="s">
+      <c r="H75" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
+        <v>315</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
         <v>316</v>
       </c>
-      <c r="B76" t="s">
-[...2 lines deleted...]
-      <c r="C76" t="s">
+      <c r="D76" t="s">
+        <v>64</v>
+      </c>
+      <c r="E76" t="s">
+        <v>65</v>
+      </c>
+      <c r="F76" t="s">
+        <v>308</v>
+      </c>
+      <c r="G76" s="1" t="s">
         <v>317</v>
       </c>
-      <c r="D76" t="s">
-[...8 lines deleted...]
-      <c r="G76" s="1" t="s">
+      <c r="H76" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
+        <v>319</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
         <v>320</v>
       </c>
-      <c r="B77" t="s">
-[...2 lines deleted...]
-      <c r="C77" t="s">
+      <c r="D77" t="s">
+        <v>64</v>
+      </c>
+      <c r="E77" t="s">
+        <v>65</v>
+      </c>
+      <c r="F77" t="s">
+        <v>308</v>
+      </c>
+      <c r="G77" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="D77" t="s">
-[...8 lines deleted...]
-      <c r="G77" s="1" t="s">
+      <c r="H77" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
+        <v>323</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
         <v>324</v>
       </c>
-      <c r="B78" t="s">
-[...2 lines deleted...]
-      <c r="C78" t="s">
+      <c r="D78" t="s">
+        <v>64</v>
+      </c>
+      <c r="E78" t="s">
+        <v>65</v>
+      </c>
+      <c r="F78" t="s">
+        <v>308</v>
+      </c>
+      <c r="G78" s="1" t="s">
         <v>325</v>
       </c>
-      <c r="D78" t="s">
-[...5 lines deleted...]
-      <c r="F78" t="s">
+      <c r="H78" t="s">
         <v>326</v>
-      </c>
-[...4 lines deleted...]
-        <v>328</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
+        <v>327</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>328</v>
+      </c>
+      <c r="D79" t="s">
+        <v>64</v>
+      </c>
+      <c r="E79" t="s">
+        <v>65</v>
+      </c>
+      <c r="F79" t="s">
+        <v>308</v>
+      </c>
+      <c r="G79" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="B79" t="s">
-[...2 lines deleted...]
-      <c r="C79" t="s">
+      <c r="H79" t="s">
         <v>330</v>
-      </c>
-[...13 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
+        <v>331</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>332</v>
+      </c>
+      <c r="D80" t="s">
+        <v>64</v>
+      </c>
+      <c r="E80" t="s">
+        <v>65</v>
+      </c>
+      <c r="F80" t="s">
+        <v>308</v>
+      </c>
+      <c r="G80" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="B80" t="s">
-[...2 lines deleted...]
-      <c r="C80" t="s">
+      <c r="H80" t="s">
         <v>334</v>
-      </c>
-[...13 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
+        <v>335</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>336</v>
+      </c>
+      <c r="D81" t="s">
+        <v>64</v>
+      </c>
+      <c r="E81" t="s">
+        <v>65</v>
+      </c>
+      <c r="F81" t="s">
+        <v>308</v>
+      </c>
+      <c r="G81" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="B81" t="s">
-[...2 lines deleted...]
-      <c r="C81" t="s">
+      <c r="H81" t="s">
         <v>338</v>
-      </c>
-[...13 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
+        <v>339</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>340</v>
+      </c>
+      <c r="D82" t="s">
+        <v>64</v>
+      </c>
+      <c r="E82" t="s">
+        <v>65</v>
+      </c>
+      <c r="F82" t="s">
+        <v>70</v>
+      </c>
+      <c r="G82" s="1" t="s">
         <v>341</v>
       </c>
-      <c r="B82" t="s">
-[...2 lines deleted...]
-      <c r="C82" t="s">
+      <c r="H82" t="s">
         <v>342</v>
-      </c>
-[...13 lines deleted...]
-        <v>344</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
+        <v>343</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>344</v>
+      </c>
+      <c r="D83" t="s">
+        <v>64</v>
+      </c>
+      <c r="E83" t="s">
+        <v>65</v>
+      </c>
+      <c r="F83" t="s">
+        <v>70</v>
+      </c>
+      <c r="G83" s="1" t="s">
         <v>345</v>
       </c>
-      <c r="B83" t="s">
-[...2 lines deleted...]
-      <c r="C83" t="s">
+      <c r="H83" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
+        <v>347</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>348</v>
+      </c>
+      <c r="D84" t="s">
+        <v>64</v>
+      </c>
+      <c r="E84" t="s">
+        <v>65</v>
+      </c>
+      <c r="F84" t="s">
         <v>349</v>
       </c>
-      <c r="B84" t="s">
-[...2 lines deleted...]
-      <c r="C84" t="s">
+      <c r="G84" s="1" t="s">
         <v>350</v>
       </c>
-      <c r="D84" t="s">
-[...8 lines deleted...]
-      <c r="G84" s="1" t="s">
+      <c r="H84" t="s">
         <v>351</v>
-      </c>
-[...1 lines deleted...]
-        <v>352</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
+        <v>352</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
         <v>353</v>
       </c>
-      <c r="B85" t="s">
-[...2 lines deleted...]
-      <c r="C85" t="s">
+      <c r="D85" t="s">
+        <v>64</v>
+      </c>
+      <c r="E85" t="s">
+        <v>65</v>
+      </c>
+      <c r="F85" t="s">
+        <v>349</v>
+      </c>
+      <c r="G85" s="1" t="s">
         <v>354</v>
       </c>
-      <c r="D85" t="s">
-[...8 lines deleted...]
-      <c r="G85" s="1" t="s">
+      <c r="H85" t="s">
         <v>355</v>
-      </c>
-[...1 lines deleted...]
-        <v>356</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
+        <v>356</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
         <v>357</v>
       </c>
-      <c r="B86" t="s">
-[...2 lines deleted...]
-      <c r="C86" t="s">
+      <c r="D86" t="s">
+        <v>64</v>
+      </c>
+      <c r="E86" t="s">
+        <v>65</v>
+      </c>
+      <c r="F86" t="s">
+        <v>349</v>
+      </c>
+      <c r="G86" s="1" t="s">
         <v>358</v>
       </c>
-      <c r="D86" t="s">
-[...8 lines deleted...]
-      <c r="G86" s="1" t="s">
+      <c r="H86" t="s">
         <v>359</v>
-      </c>
-[...1 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
+        <v>360</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
         <v>361</v>
       </c>
-      <c r="B87" t="s">
-[...2 lines deleted...]
-      <c r="C87" t="s">
+      <c r="D87" t="s">
+        <v>64</v>
+      </c>
+      <c r="E87" t="s">
+        <v>65</v>
+      </c>
+      <c r="F87" t="s">
+        <v>349</v>
+      </c>
+      <c r="G87" s="1" t="s">
         <v>362</v>
       </c>
-      <c r="D87" t="s">
-[...8 lines deleted...]
-      <c r="G87" s="1" t="s">
+      <c r="H87" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>364</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
         <v>365</v>
       </c>
-      <c r="B88" t="s">
-[...2 lines deleted...]
-      <c r="C88" t="s">
+      <c r="D88" t="s">
+        <v>64</v>
+      </c>
+      <c r="E88" t="s">
+        <v>65</v>
+      </c>
+      <c r="F88" t="s">
+        <v>349</v>
+      </c>
+      <c r="G88" s="1" t="s">
         <v>366</v>
       </c>
-      <c r="D88" t="s">
-[...8 lines deleted...]
-      <c r="G88" s="1" t="s">
+      <c r="H88" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
+        <v>368</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
         <v>369</v>
       </c>
-      <c r="B89" t="s">
-[...2 lines deleted...]
-      <c r="C89" t="s">
+      <c r="D89" t="s">
+        <v>64</v>
+      </c>
+      <c r="E89" t="s">
+        <v>65</v>
+      </c>
+      <c r="F89" t="s">
+        <v>349</v>
+      </c>
+      <c r="G89" s="1" t="s">
         <v>370</v>
       </c>
-      <c r="D89" t="s">
-[...8 lines deleted...]
-      <c r="G89" s="1" t="s">
+      <c r="H89" t="s">
         <v>371</v>
-      </c>
-[...1 lines deleted...]
-        <v>372</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
+        <v>372</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
         <v>373</v>
       </c>
-      <c r="B90" t="s">
-[...2 lines deleted...]
-      <c r="C90" t="s">
+      <c r="D90" t="s">
+        <v>64</v>
+      </c>
+      <c r="E90" t="s">
+        <v>65</v>
+      </c>
+      <c r="F90" t="s">
+        <v>349</v>
+      </c>
+      <c r="G90" s="1" t="s">
         <v>374</v>
       </c>
-      <c r="D90" t="s">
-[...8 lines deleted...]
-      <c r="G90" s="1" t="s">
+      <c r="H90" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
+        <v>376</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
         <v>377</v>
       </c>
-      <c r="B91" t="s">
-[...2 lines deleted...]
-      <c r="C91" t="s">
+      <c r="D91" t="s">
+        <v>64</v>
+      </c>
+      <c r="E91" t="s">
+        <v>65</v>
+      </c>
+      <c r="F91" t="s">
+        <v>349</v>
+      </c>
+      <c r="G91" s="1" t="s">
         <v>378</v>
       </c>
-      <c r="D91" t="s">
-[...8 lines deleted...]
-      <c r="G91" s="1" t="s">
+      <c r="H91" t="s">
         <v>379</v>
-      </c>
-[...1 lines deleted...]
-        <v>380</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
+        <v>380</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
         <v>381</v>
       </c>
-      <c r="B92" t="s">
-[...2 lines deleted...]
-      <c r="C92" t="s">
+      <c r="D92" t="s">
+        <v>64</v>
+      </c>
+      <c r="E92" t="s">
+        <v>65</v>
+      </c>
+      <c r="F92" t="s">
+        <v>349</v>
+      </c>
+      <c r="G92" s="1" t="s">
         <v>382</v>
       </c>
-      <c r="D92" t="s">
-[...8 lines deleted...]
-      <c r="G92" s="1" t="s">
+      <c r="H92" t="s">
         <v>383</v>
-      </c>
-[...1 lines deleted...]
-        <v>384</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
+        <v>384</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
         <v>385</v>
       </c>
-      <c r="B93" t="s">
-[...2 lines deleted...]
-      <c r="C93" t="s">
+      <c r="D93" t="s">
+        <v>64</v>
+      </c>
+      <c r="E93" t="s">
+        <v>65</v>
+      </c>
+      <c r="F93" t="s">
+        <v>349</v>
+      </c>
+      <c r="G93" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="D93" t="s">
-[...8 lines deleted...]
-      <c r="G93" s="1" t="s">
+      <c r="H93" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
+        <v>388</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
         <v>389</v>
       </c>
-      <c r="B94" t="s">
-[...2 lines deleted...]
-      <c r="C94" t="s">
+      <c r="D94" t="s">
+        <v>64</v>
+      </c>
+      <c r="E94" t="s">
+        <v>65</v>
+      </c>
+      <c r="F94" t="s">
+        <v>349</v>
+      </c>
+      <c r="G94" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="D94" t="s">
-[...8 lines deleted...]
-      <c r="G94" s="1" t="s">
+      <c r="H94" t="s">
         <v>391</v>
-      </c>
-[...1 lines deleted...]
-        <v>392</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
+        <v>392</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
         <v>393</v>
       </c>
-      <c r="B95" t="s">
-[...2 lines deleted...]
-      <c r="C95" t="s">
+      <c r="D95" t="s">
+        <v>64</v>
+      </c>
+      <c r="E95" t="s">
+        <v>65</v>
+      </c>
+      <c r="F95" t="s">
+        <v>349</v>
+      </c>
+      <c r="G95" s="1" t="s">
         <v>394</v>
       </c>
-      <c r="D95" t="s">
-[...8 lines deleted...]
-      <c r="G95" s="1" t="s">
+      <c r="H95" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
+        <v>396</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
         <v>397</v>
       </c>
-      <c r="B96" t="s">
-[...2 lines deleted...]
-      <c r="C96" t="s">
+      <c r="D96" t="s">
+        <v>64</v>
+      </c>
+      <c r="E96" t="s">
+        <v>65</v>
+      </c>
+      <c r="F96" t="s">
+        <v>349</v>
+      </c>
+      <c r="G96" s="1" t="s">
         <v>398</v>
       </c>
-      <c r="D96" t="s">
-[...8 lines deleted...]
-      <c r="G96" s="1" t="s">
+      <c r="H96" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
+        <v>400</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
         <v>401</v>
       </c>
-      <c r="B97" t="s">
-[...2 lines deleted...]
-      <c r="C97" t="s">
+      <c r="D97" t="s">
+        <v>64</v>
+      </c>
+      <c r="E97" t="s">
+        <v>65</v>
+      </c>
+      <c r="F97" t="s">
+        <v>349</v>
+      </c>
+      <c r="G97" s="1" t="s">
         <v>402</v>
       </c>
-      <c r="D97" t="s">
-[...8 lines deleted...]
-      <c r="G97" s="1" t="s">
+      <c r="H97" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
+        <v>404</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
         <v>405</v>
       </c>
-      <c r="B98" t="s">
-[...2 lines deleted...]
-      <c r="C98" t="s">
+      <c r="D98" t="s">
+        <v>64</v>
+      </c>
+      <c r="E98" t="s">
+        <v>65</v>
+      </c>
+      <c r="F98" t="s">
+        <v>349</v>
+      </c>
+      <c r="G98" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="D98" t="s">
-[...8 lines deleted...]
-      <c r="G98" s="1" t="s">
+      <c r="H98" t="s">
         <v>407</v>
-      </c>
-[...1 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
+        <v>408</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
         <v>409</v>
       </c>
-      <c r="B99" t="s">
-[...2 lines deleted...]
-      <c r="C99" t="s">
+      <c r="D99" t="s">
+        <v>64</v>
+      </c>
+      <c r="E99" t="s">
+        <v>65</v>
+      </c>
+      <c r="F99" t="s">
+        <v>349</v>
+      </c>
+      <c r="G99" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="D99" t="s">
-[...8 lines deleted...]
-      <c r="G99" s="1" t="s">
+      <c r="H99" t="s">
         <v>411</v>
-      </c>
-[...1 lines deleted...]
-        <v>412</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>412</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
         <v>413</v>
       </c>
-      <c r="B100" t="s">
-[...2 lines deleted...]
-      <c r="C100" t="s">
+      <c r="D100" t="s">
+        <v>64</v>
+      </c>
+      <c r="E100" t="s">
+        <v>65</v>
+      </c>
+      <c r="F100" t="s">
+        <v>349</v>
+      </c>
+      <c r="G100" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="D100" t="s">
-[...8 lines deleted...]
-      <c r="G100" s="1" t="s">
+      <c r="H100" t="s">
         <v>415</v>
-      </c>
-[...1 lines deleted...]
-        <v>416</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
+        <v>416</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
         <v>417</v>
       </c>
-      <c r="B101" t="s">
-[...2 lines deleted...]
-      <c r="C101" t="s">
+      <c r="D101" t="s">
+        <v>64</v>
+      </c>
+      <c r="E101" t="s">
+        <v>65</v>
+      </c>
+      <c r="F101" t="s">
+        <v>349</v>
+      </c>
+      <c r="G101" s="1" t="s">
         <v>418</v>
       </c>
-      <c r="D101" t="s">
-[...8 lines deleted...]
-      <c r="G101" s="1" t="s">
+      <c r="H101" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>420</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
         <v>421</v>
       </c>
-      <c r="B102" t="s">
-[...2 lines deleted...]
-      <c r="C102" t="s">
+      <c r="D102" t="s">
+        <v>64</v>
+      </c>
+      <c r="E102" t="s">
+        <v>65</v>
+      </c>
+      <c r="F102" t="s">
+        <v>349</v>
+      </c>
+      <c r="G102" s="1" t="s">
         <v>422</v>
       </c>
-      <c r="D102" t="s">
-[...8 lines deleted...]
-      <c r="G102" s="1" t="s">
+      <c r="H102" t="s">
         <v>423</v>
-      </c>
-[...1 lines deleted...]
-        <v>424</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>424</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
         <v>425</v>
       </c>
-      <c r="B103" t="s">
-[...2 lines deleted...]
-      <c r="C103" t="s">
+      <c r="D103" t="s">
+        <v>64</v>
+      </c>
+      <c r="E103" t="s">
+        <v>65</v>
+      </c>
+      <c r="F103" t="s">
+        <v>349</v>
+      </c>
+      <c r="G103" s="1" t="s">
         <v>426</v>
       </c>
-      <c r="D103" t="s">
-[...8 lines deleted...]
-      <c r="G103" s="1" t="s">
+      <c r="H103" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>428</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
         <v>429</v>
       </c>
-      <c r="B104" t="s">
-[...2 lines deleted...]
-      <c r="C104" t="s">
+      <c r="D104" t="s">
+        <v>64</v>
+      </c>
+      <c r="E104" t="s">
+        <v>65</v>
+      </c>
+      <c r="F104" t="s">
+        <v>349</v>
+      </c>
+      <c r="G104" s="1" t="s">
         <v>430</v>
       </c>
-      <c r="D104" t="s">
-[...8 lines deleted...]
-      <c r="G104" s="1" t="s">
+      <c r="H104" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>432</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
         <v>433</v>
       </c>
-      <c r="B105" t="s">
-[...2 lines deleted...]
-      <c r="C105" t="s">
+      <c r="D105" t="s">
+        <v>64</v>
+      </c>
+      <c r="E105" t="s">
+        <v>65</v>
+      </c>
+      <c r="F105" t="s">
+        <v>349</v>
+      </c>
+      <c r="G105" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="D105" t="s">
-[...8 lines deleted...]
-      <c r="G105" s="1" t="s">
+      <c r="H105" t="s">
         <v>435</v>
-      </c>
-[...1 lines deleted...]
-        <v>436</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>436</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
         <v>437</v>
       </c>
-      <c r="B106" t="s">
-[...2 lines deleted...]
-      <c r="C106" t="s">
+      <c r="D106" t="s">
+        <v>64</v>
+      </c>
+      <c r="E106" t="s">
+        <v>65</v>
+      </c>
+      <c r="F106" t="s">
+        <v>349</v>
+      </c>
+      <c r="G106" s="1" t="s">
         <v>438</v>
       </c>
-      <c r="D106" t="s">
-[...8 lines deleted...]
-      <c r="G106" s="1" t="s">
+      <c r="H106" t="s">
         <v>439</v>
-      </c>
-[...1 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
+        <v>440</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
         <v>441</v>
       </c>
-      <c r="B107" t="s">
-[...2 lines deleted...]
-      <c r="C107" t="s">
+      <c r="D107" t="s">
+        <v>64</v>
+      </c>
+      <c r="E107" t="s">
+        <v>65</v>
+      </c>
+      <c r="F107" t="s">
+        <v>349</v>
+      </c>
+      <c r="G107" s="1" t="s">
         <v>442</v>
       </c>
-      <c r="D107" t="s">
-[...8 lines deleted...]
-      <c r="G107" s="1" t="s">
+      <c r="H107" t="s">
         <v>443</v>
-      </c>
-[...1 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
+        <v>444</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
         <v>445</v>
       </c>
-      <c r="B108" t="s">
-[...2 lines deleted...]
-      <c r="C108" t="s">
+      <c r="D108" t="s">
+        <v>64</v>
+      </c>
+      <c r="E108" t="s">
+        <v>65</v>
+      </c>
+      <c r="F108" t="s">
+        <v>349</v>
+      </c>
+      <c r="G108" s="1" t="s">
         <v>446</v>
       </c>
-      <c r="D108" t="s">
-[...5 lines deleted...]
-      <c r="F108" t="s">
+      <c r="H108" t="s">
         <v>447</v>
-      </c>
-[...4 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
+        <v>448</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>449</v>
+      </c>
+      <c r="D109" t="s">
+        <v>64</v>
+      </c>
+      <c r="E109" t="s">
+        <v>65</v>
+      </c>
+      <c r="F109" t="s">
+        <v>349</v>
+      </c>
+      <c r="G109" s="1" t="s">
         <v>450</v>
       </c>
-      <c r="B109" t="s">
-[...2 lines deleted...]
-      <c r="C109" t="s">
+      <c r="H109" t="s">
         <v>451</v>
-      </c>
-[...13 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
+        <v>452</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>453</v>
+      </c>
+      <c r="D110" t="s">
+        <v>64</v>
+      </c>
+      <c r="E110" t="s">
+        <v>65</v>
+      </c>
+      <c r="F110" t="s">
+        <v>349</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H110" t="s">
         <v>455</v>
-      </c>
-[...19 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
+        <v>456</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>457</v>
+      </c>
+      <c r="D111" t="s">
+        <v>64</v>
+      </c>
+      <c r="E111" t="s">
+        <v>65</v>
+      </c>
+      <c r="F111" t="s">
+        <v>349</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H111" t="s">
         <v>459</v>
-      </c>
-[...19 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
+        <v>460</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>461</v>
+      </c>
+      <c r="D112" t="s">
+        <v>64</v>
+      </c>
+      <c r="E112" t="s">
+        <v>65</v>
+      </c>
+      <c r="F112" t="s">
+        <v>70</v>
+      </c>
+      <c r="G112" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="B112" t="s">
-[...2 lines deleted...]
-      <c r="C112" t="s">
+      <c r="H112" t="s">
         <v>463</v>
-      </c>
-[...13 lines deleted...]
-        <v>444</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>464</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
         <v>465</v>
       </c>
-      <c r="B113" t="s">
-[...2 lines deleted...]
-      <c r="C113" t="s">
+      <c r="D113" t="s">
+        <v>64</v>
+      </c>
+      <c r="E113" t="s">
+        <v>65</v>
+      </c>
+      <c r="F113" t="s">
+        <v>70</v>
+      </c>
+      <c r="G113" s="1" t="s">
         <v>466</v>
       </c>
-      <c r="D113" t="s">
-[...8 lines deleted...]
-      <c r="G113" s="1" t="s">
+      <c r="H113" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
+        <v>468</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
         <v>469</v>
       </c>
-      <c r="B114" t="s">
-[...2 lines deleted...]
-      <c r="C114" t="s">
+      <c r="D114" t="s">
+        <v>64</v>
+      </c>
+      <c r="E114" t="s">
+        <v>65</v>
+      </c>
+      <c r="F114" t="s">
         <v>470</v>
-      </c>
-[...7 lines deleted...]
-        <v>326</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>471</v>
       </c>
       <c r="H114" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>473</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
         <v>474</v>
       </c>
       <c r="D115" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="E115" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="F115" t="s">
-        <v>48</v>
+        <v>475</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="H115" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="D116" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="E116" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="F116" t="s">
-        <v>48</v>
+        <v>70</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="H116" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="D117" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="E117" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="F117" t="s">
-        <v>285</v>
+        <v>308</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="H117" t="s">
-        <v>484</v>
+        <v>342</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>485</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>486</v>
       </c>
       <c r="D118" t="s">
-        <v>41</v>
+        <v>64</v>
       </c>
       <c r="E118" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="F118" t="s">
+        <v>70</v>
+      </c>
+      <c r="G118" s="1" t="s">
         <v>487</v>
       </c>
-      <c r="G118" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H118" t="s">
-        <v>489</v>
+        <v>467</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
+        <v>488</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>489</v>
+      </c>
+      <c r="D119" t="s">
+        <v>64</v>
+      </c>
+      <c r="E119" t="s">
+        <v>65</v>
+      </c>
+      <c r="F119" t="s">
+        <v>70</v>
+      </c>
+      <c r="G119" s="1" t="s">
         <v>490</v>
       </c>
-      <c r="B119" t="s">
-[...2 lines deleted...]
-      <c r="C119" t="s">
+      <c r="H119" t="s">
         <v>491</v>
-      </c>
-[...13 lines deleted...]
-        <v>493</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
+        <v>492</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>493</v>
+      </c>
+      <c r="D120" t="s">
+        <v>64</v>
+      </c>
+      <c r="E120" t="s">
+        <v>65</v>
+      </c>
+      <c r="F120" t="s">
+        <v>349</v>
+      </c>
+      <c r="G120" s="1" t="s">
         <v>494</v>
       </c>
-      <c r="B120" t="s">
-[...2 lines deleted...]
-      <c r="C120" t="s">
+      <c r="H120" t="s">
         <v>495</v>
-      </c>
-[...13 lines deleted...]
-        <v>498</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
+        <v>496</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>497</v>
+      </c>
+      <c r="D121" t="s">
+        <v>64</v>
+      </c>
+      <c r="E121" t="s">
+        <v>65</v>
+      </c>
+      <c r="F121" t="s">
+        <v>70</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="H121" t="s">
         <v>499</v>
-      </c>
-[...19 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
+        <v>500</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>501</v>
+      </c>
+      <c r="D122" t="s">
+        <v>64</v>
+      </c>
+      <c r="E122" t="s">
+        <v>65</v>
+      </c>
+      <c r="F122" t="s">
+        <v>70</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H122" t="s">
         <v>503</v>
-      </c>
-[...19 lines deleted...]
-        <v>506</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
+        <v>504</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>505</v>
+      </c>
+      <c r="D123" t="s">
+        <v>64</v>
+      </c>
+      <c r="E123" t="s">
+        <v>65</v>
+      </c>
+      <c r="F123" t="s">
+        <v>308</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H123" t="s">
         <v>507</v>
-      </c>
-[...19 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>508</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>509</v>
+      </c>
+      <c r="D124" t="s">
+        <v>64</v>
+      </c>
+      <c r="E124" t="s">
+        <v>65</v>
+      </c>
+      <c r="F124" t="s">
+        <v>510</v>
+      </c>
+      <c r="G124" s="1" t="s">
         <v>511</v>
       </c>
-      <c r="B124" t="s">
-[...2 lines deleted...]
-      <c r="C124" t="s">
+      <c r="H124" t="s">
         <v>512</v>
-      </c>
-[...13 lines deleted...]
-        <v>514</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
+        <v>513</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>514</v>
+      </c>
+      <c r="D125" t="s">
+        <v>64</v>
+      </c>
+      <c r="E125" t="s">
+        <v>65</v>
+      </c>
+      <c r="F125" t="s">
+        <v>70</v>
+      </c>
+      <c r="G125" s="1" t="s">
         <v>515</v>
       </c>
-      <c r="B125" t="s">
-[...2 lines deleted...]
-      <c r="C125" t="s">
+      <c r="H125" t="s">
         <v>516</v>
-      </c>
-[...13 lines deleted...]
-        <v>518</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
+        <v>517</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>518</v>
+      </c>
+      <c r="D126" t="s">
+        <v>64</v>
+      </c>
+      <c r="E126" t="s">
+        <v>65</v>
+      </c>
+      <c r="F126" t="s">
         <v>519</v>
       </c>
-      <c r="B126" t="s">
-[...2 lines deleted...]
-      <c r="C126" t="s">
+      <c r="G126" s="1" t="s">
         <v>520</v>
       </c>
-      <c r="D126" t="s">
-[...8 lines deleted...]
-      <c r="G126" s="1" t="s">
+      <c r="H126" t="s">
         <v>521</v>
-      </c>
-[...1 lines deleted...]
-        <v>522</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
+        <v>522</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
         <v>523</v>
       </c>
-      <c r="B127" t="s">
-[...2 lines deleted...]
-      <c r="C127" t="s">
+      <c r="D127" t="s">
+        <v>64</v>
+      </c>
+      <c r="E127" t="s">
+        <v>65</v>
+      </c>
+      <c r="F127" t="s">
+        <v>70</v>
+      </c>
+      <c r="G127" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="D127" t="s">
-[...5 lines deleted...]
-      <c r="F127" t="s">
+      <c r="H127" t="s">
         <v>525</v>
       </c>
-      <c r="G127" s="1" t="s">
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
         <v>526</v>
       </c>
-      <c r="H127" t="s">
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
         <v>527</v>
+      </c>
+      <c r="D128" t="s">
+        <v>64</v>
+      </c>
+      <c r="E128" t="s">
+        <v>65</v>
+      </c>
+      <c r="F128" t="s">
+        <v>510</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H128" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>530</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>531</v>
+      </c>
+      <c r="D129" t="s">
+        <v>64</v>
+      </c>
+      <c r="E129" t="s">
+        <v>65</v>
+      </c>
+      <c r="F129" t="s">
+        <v>70</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H129" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>534</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>535</v>
+      </c>
+      <c r="D130" t="s">
+        <v>64</v>
+      </c>
+      <c r="E130" t="s">
+        <v>65</v>
+      </c>
+      <c r="F130" t="s">
+        <v>70</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H130" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>538</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>539</v>
+      </c>
+      <c r="D131" t="s">
+        <v>64</v>
+      </c>
+      <c r="E131" t="s">
+        <v>65</v>
+      </c>
+      <c r="F131" t="s">
+        <v>519</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H131" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>542</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>543</v>
+      </c>
+      <c r="D132" t="s">
+        <v>64</v>
+      </c>
+      <c r="E132" t="s">
+        <v>65</v>
+      </c>
+      <c r="F132" t="s">
+        <v>308</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H132" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>546</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>547</v>
+      </c>
+      <c r="D133" t="s">
+        <v>64</v>
+      </c>
+      <c r="E133" t="s">
+        <v>65</v>
+      </c>
+      <c r="F133" t="s">
+        <v>308</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H133" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>550</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>551</v>
+      </c>
+      <c r="D134" t="s">
+        <v>64</v>
+      </c>
+      <c r="E134" t="s">
+        <v>65</v>
+      </c>
+      <c r="F134" t="s">
+        <v>66</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H134" t="s">
+        <v>553</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5391,50 +5652,57 @@
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
     <hyperlink ref="G125" r:id="rId124"/>
     <hyperlink ref="G126" r:id="rId125"/>
     <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>