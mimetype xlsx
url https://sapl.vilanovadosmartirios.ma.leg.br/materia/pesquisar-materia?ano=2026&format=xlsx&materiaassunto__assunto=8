--- v0 (2026-02-08)
+++ v1 (2026-04-26)
@@ -10,305 +10,345 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="97">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Josemar do Ouro</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/400/indicacao_3_2026.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/400/indicacao_3_2026.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 03/2026 DE AUTORIA DO VER. JOSEMAR RODRIGUES DA SILVA. ASSUNTO: REFORMA DAS CASAS DO ASSENTAMENTO DEUS PROTEJA_x000D_
 NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/404/indicacao_7_2026.pdf</t>
-[...3 lines deleted...]
-SÃO GERALDO PRÓXIMA A PISTA DE SKATE, NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS.</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/404/indicacao_7_2026_josemar.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 07/2026 DE AUTORIA DO VER. JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CONSTRUÇÃO DE UMA CRECHE MUNICIPAL NO LOTEAMENTO SOL NASCENTE, NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/405/indicacao_8_2026.pdf</t>
-[...3 lines deleted...]
-MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/405/indicacao_8_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 08/2026 DE AUTORIA DO VER. JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CONSTRUÇÃO DE UM MERCADO PARA FEIRA LIVRE NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/406/indicacao_9_2026.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/406/indicacao_9_2026.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 09/2026 DE AUTORIA DO VER. JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CONSTRUÇÃO DO MURO DA CRECHE EM MARCOLÂNDIA_x000D_
 NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/410/indicacao_13_2026.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/410/indicacao_13_2026.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 13/2026 DE AUTORIA DO VER. JOSEMAR RODRIGUES DA SILVA. ASSUNTO: REVITALIZAÇÃO DOS BRINQUEDOS DAS PRAÇAS DO_x000D_
 MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/416/indicacao_18_2026.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/416/indicacao_18_2026.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 18/2026 DE AUTORIA DO VER. JOSEMAR RODRIGUES DA SILVA. ASSUNTO: LIMPEZA DAS RUAS DO BAIRRO VILA AMERICANA.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/418/indicacao_19_2026.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/418/indicacao_19_2026.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 19/2026 DE AUTORIA DO VER. JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CONSTRUÇÃO DE SANITÁRIOS PÚBLICOS NA ÁREA DA_x000D_
 FEIRA MUNICIPAL, LOCALIZADA AO LADO DA CÂMARA MUNICIPAL DE VILA NOVA DOS MARTÍRIOS.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Gil Santa Marta, Josemar do Ouro</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/461/indicacao_n_02.2026_-_construcao_do_matadouro.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/461/indicacao_n_02.2026_-_construcao_do_matadouro.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 02/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA E JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CONSTRUÇÃO DO MATADOURO MUNICIPAL DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/462/indicacao_n_03.2026_-_estrada_corrego_das_trairas.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/462/indicacao_n_03.2026_-_estrada_corrego_das_trairas.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 03/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA E JOSEMAR RODRIGUES DA SILVA. ASSUNTO: RECUPERAÇÃO DAS ESTRADAS VICINAIS DO CÓRREGO DAS TRAÍRAS, CÓRREGO DOS PEBAS, CABECEIRA DO JATOBÁ NO MUNICÍPIO DE VILA NOVA DOS MARTÍIRIOS-MA.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/465/indicacao_n_06.2026_-_reforma_da_praca_do_bairro_sao_geraldo.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/465/indicacao_n_06.2026_-_reforma_da_praca_do_bairro_sao_geraldo.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 06/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA E JOSEMAR RODRIGUES DA SILVA. ASSUNTO: REFORMA DA PRAÇA DO BAIRRO SÃO GERALDO NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/468/indicacao_n_09.2026_-_empicarramento_e_bueiro_na_estrada_da_finada_dada.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/468/indicacao_n_09.2026_-_empicarramento_e_bueiro_na_estrada_da_finada_dada.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 09/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA E JOSEMAR RODRIGUES DA SILVA. ASSUNTO: INSTALAÇÃO DE BUEIROS E EMPIÇARRAMENTO DA ESTRADA DA FINADA DADÁ, LOCALIZADA NO VARJÃO DEUS PROTEJA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/474/indicacao_no_15.2026_-_conclusao_das_obras_complexo_esportivo.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/474/indicacao_no_15.2026_-_conclusao_das_obras_complexo_esportivo.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 15/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA E JOSEMAR RODRIGUES DA SILVA. ASSUNTO: SOLICITAÇÃO DE CONCLUSÃO DAS OBRAS DO COMPLEXO ESPORTIVO MUNICIPAL DE VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Meikilo</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/510/indicacao_01_2026_elsonm.pdf</t>
-[...2 lines deleted...]
-    <t>INDICAÇÃO N° 01/2026 DE AUTORIA DO VEREADOR ELSON GOMES DA SILVA. ASSUNTO: DISPONIBILIZAÇÃO DE UMA RESTROESCAVADEIRA PARA ESCAVAÇÃO DE TANQUES DE PEIXES PARA O POVOADO DE CURVELÊNDIA.</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/510/indicacao_01_2026_elson.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 03/2026 DE AUTORIA DO VEREADOR ELSON GOMES DA SILVA. ASSUNTO: DISPONIBILIZAÇÃO DE UMA RESTROESCAVADEIRA PARA ESCAVAÇÃO DE TANQUES DE PEIXES PARA O POVOADO DE CURVELÊNDIA.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Lia</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/554/indicacao_no_44.2026_-_construcao_de_uma_praca_no_bairro_santa_lurdes_i.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/554/indicacao_no_44.2026_-_construcao_de_uma_praca_no_bairro_santa_lurdes_i.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 44/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: CONSTRUÇÃO DE UMA PRAÇA NO BAIRRO SANTA LURDES I NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/567/indicacao_no_57.2026_-_revitalizacao_da_creche_mundo_do_saber_no_povoado_marcolandia.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/567/indicacao_no_57.2026_-_revitalizacao_da_creche_mundo_do_saber_no_povoado_marcolandia.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 57/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: REVITALIZAÇÃO DA CRECHE MUNDO DO SABER NO POVOADO MARCOLÂNDIA NO MUNICÍPIO VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/568/indicacao_no_58.2026_-_canalizacao_das_aguas_pluviais_das_ruas_governador_castelo_e_ribeiro_da_silva_no_povoado_curvelandia.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/568/indicacao_no_58.2026_-_canalizacao_das_aguas_pluviais_das_ruas_governador_castelo_e_ribeiro_da_silva_no_povoado_curvelandia.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 58/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: CANALIZAÇÃO DAS ÁGUAS PLUVIAIS DAS RUAS GOVERNADOR CASTELO E RIBEIRO DA SILVA, NO POVOADO CURVELÂNDIA, NO MUNICÍPIO VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/569/indicacao_no_59.2026_-_ampliacao_do_cemiterio_municipal_do_povoado_de_marcolandia.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/569/indicacao_no_59.2026_-_ampliacao_do_cemiterio_municipal_do_povoado_de_marcolandia.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 59/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: AMPLIAÇÃO DO CEMITÉRIO MUNICIPAL DO POVOADO DE MARCOLÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>João Fredson</t>
+  </si>
+  <si>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/612/indicacao_no_02.2026_solicitacao_da_instalacao_de_bueiros_e_aterramento_na_rua_bom_jardim_cruzamento_com_a_rua_bela_vista.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 02/2026, DE AUTORIA DO VEREADOR JOÃO FREDSON ALVES DE CARVALHO. ASSUNTO: SOLICITAÇÃO DA INSTALAÇÃO DE BUEIROS E ATERRAMENTO NA RUA BOM JARDIM, ESQUINA COM A RUA BELA VISTA, NA SEDE DESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/613/indicacao_no_03.2026_solicitacao_da_realizacao_de_uma_drenagem_profunda_no_perimetro_da_escola_humberto_de_campos_em_curvelandia.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº03/2026, DE AUTORIA DO VEREADOR JOÃO FREDSON ALVES DE CARVALHO. ASSUNTO: SOLICITAÇÃO DA REALIZAÇÃO DE UMA DRENAGEM PROFUNDA, BLOQUETEAMENTO E ATERRAMENTO NO PERÍMETRO ENTRE A ESCOLA MUNICIPAL HUMBERTO DE CAMPOS E A ESQUINA DA RUA ALTO SAÚDE, NO POVOADO DE CURVELÂNDIA, MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS/MA.</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>Isac Soares</t>
+  </si>
+  <si>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/617/indicacao_no_03.2026__construcao_do_portico_de_entrada_e_saida_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>INDICACAO N° 03/2026 DE AUTORIA DO VEREADOR: ISAC SOARES DE ARAUJO. ASSUNTO: CONSTRUÇÃO DO PÓRTICO DE ENTRADA E SAÍDA DO MUNICIPIO, NA PONTE DO RIO MARCILINO NO MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -612,68 +652,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/400/indicacao_3_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/404/indicacao_7_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/405/indicacao_8_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/406/indicacao_9_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/410/indicacao_13_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/416/indicacao_18_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/418/indicacao_19_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/461/indicacao_n_02.2026_-_construcao_do_matadouro.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/462/indicacao_n_03.2026_-_estrada_corrego_das_trairas.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/465/indicacao_n_06.2026_-_reforma_da_praca_do_bairro_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/468/indicacao_n_09.2026_-_empicarramento_e_bueiro_na_estrada_da_finada_dada.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/474/indicacao_no_15.2026_-_conclusao_das_obras_complexo_esportivo.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/510/indicacao_01_2026_elsonm.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/554/indicacao_no_44.2026_-_construcao_de_uma_praca_no_bairro_santa_lurdes_i.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/567/indicacao_no_57.2026_-_revitalizacao_da_creche_mundo_do_saber_no_povoado_marcolandia.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/568/indicacao_no_58.2026_-_canalizacao_das_aguas_pluviais_das_ruas_governador_castelo_e_ribeiro_da_silva_no_povoado_curvelandia.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/569/indicacao_no_59.2026_-_ampliacao_do_cemiterio_municipal_do_povoado_de_marcolandia.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/400/indicacao_3_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/404/indicacao_7_2026_josemar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/405/indicacao_8_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/406/indicacao_9_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/410/indicacao_13_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/416/indicacao_18_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/418/indicacao_19_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/461/indicacao_n_02.2026_-_construcao_do_matadouro.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/462/indicacao_n_03.2026_-_estrada_corrego_das_trairas.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/465/indicacao_n_06.2026_-_reforma_da_praca_do_bairro_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/468/indicacao_n_09.2026_-_empicarramento_e_bueiro_na_estrada_da_finada_dada.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/474/indicacao_no_15.2026_-_conclusao_das_obras_complexo_esportivo.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/510/indicacao_01_2026_elson.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/554/indicacao_no_44.2026_-_construcao_de_uma_praca_no_bairro_santa_lurdes_i.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/567/indicacao_no_57.2026_-_revitalizacao_da_creche_mundo_do_saber_no_povoado_marcolandia.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/568/indicacao_no_58.2026_-_canalizacao_das_aguas_pluviais_das_ruas_governador_castelo_e_ribeiro_da_silva_no_povoado_curvelandia.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/569/indicacao_no_59.2026_-_ampliacao_do_cemiterio_municipal_do_povoado_de_marcolandia.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/612/indicacao_no_02.2026_solicitacao_da_instalacao_de_bueiros_e_aterramento_na_rua_bom_jardim_cruzamento_com_a_rua_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/613/indicacao_no_03.2026_solicitacao_da_realizacao_de_uma_drenagem_profunda_no_perimetro_da_escola_humberto_de_campos_em_curvelandia.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/617/indicacao_no_03.2026__construcao_do_portico_de_entrada_e_saida_do_municipio.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H18"/>
+  <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="204.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="214.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1099,71 +1139,152 @@
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>80</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>68</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H18" t="s">
         <v>82</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>85</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H19" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>89</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>85</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H20" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>94</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H21" t="s">
+        <v>96</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>