--- v1 (2026-04-26)
+++ v2 (2026-06-18)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="102">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -169,51 +169,51 @@
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/461/indicacao_n_02.2026_-_construcao_do_matadouro.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 02/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA E JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CONSTRUÇÃO DO MATADOURO MUNICIPAL DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/462/indicacao_n_03.2026_-_estrada_corrego_das_trairas.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 03/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA E JOSEMAR RODRIGUES DA SILVA. ASSUNTO: RECUPERAÇÃO DAS ESTRADAS VICINAIS DO CÓRREGO DAS TRAÍRAS, CÓRREGO DOS PEBAS, CABECEIRA DO JATOBÁ NO MUNICÍPIO DE VILA NOVA DOS MARTÍIRIOS-MA.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/465/indicacao_n_06.2026_-_reforma_da_praca_do_bairro_sao_geraldo.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/465/ind_conjunta_06_gil_josemar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 06/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA E JOSEMAR RODRIGUES DA SILVA. ASSUNTO: REFORMA DA PRAÇA DO BAIRRO SÃO GERALDO NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/468/indicacao_n_09.2026_-_empicarramento_e_bueiro_na_estrada_da_finada_dada.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 09/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA E JOSEMAR RODRIGUES DA SILVA. ASSUNTO: INSTALAÇÃO DE BUEIROS E EMPIÇARRAMENTO DA ESTRADA DA FINADA DADÁ, LOCALIZADA NO VARJÃO DEUS PROTEJA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/474/indicacao_no_15.2026_-_conclusao_das_obras_complexo_esportivo.doc</t>
   </si>
@@ -305,50 +305,65 @@
     <t>613</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/613/indicacao_no_03.2026_solicitacao_da_realizacao_de_uma_drenagem_profunda_no_perimetro_da_escola_humberto_de_campos_em_curvelandia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº03/2026, DE AUTORIA DO VEREADOR JOÃO FREDSON ALVES DE CARVALHO. ASSUNTO: SOLICITAÇÃO DA REALIZAÇÃO DE UMA DRENAGEM PROFUNDA, BLOQUETEAMENTO E ATERRAMENTO NO PERÍMETRO ENTRE A ESCOLA MUNICIPAL HUMBERTO DE CAMPOS E A ESQUINA DA RUA ALTO SAÚDE, NO POVOADO DE CURVELÂNDIA, MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS/MA.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Isac Soares</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/617/indicacao_no_03.2026__construcao_do_portico_de_entrada_e_saida_do_municipio.pdf</t>
   </si>
   <si>
     <t>INDICACAO N° 03/2026 DE AUTORIA DO VEREADOR: ISAC SOARES DE ARAUJO. ASSUNTO: CONSTRUÇÃO DO PÓRTICO DE ENTRADA E SAÍDA DO MUNICIPIO, NA PONTE DO RIO MARCILINO NO MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA.</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>Professor Manoelzinho</t>
+  </si>
+  <si>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/627/indicacao_002_2026_-_manoel_ferreira.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 01/2026 DE AUTORIA DO VER. MANOEL FERREIRA DA SILVA. ASSUNTO: PAVIMENTAÇÃO COM BLOQUETES NAS RUAS PRESIDENTE MÉDICI E INDEPENDÊNCIA, NO BAIRRO CRISTO REI, BEM COMO CONSTRUÇÃO DE CALÇAMENTO NO ENTORNO DO ESTÁDIO MUNICIPAL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -652,56 +667,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/400/indicacao_3_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/404/indicacao_7_2026_josemar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/405/indicacao_8_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/406/indicacao_9_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/410/indicacao_13_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/416/indicacao_18_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/418/indicacao_19_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/461/indicacao_n_02.2026_-_construcao_do_matadouro.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/462/indicacao_n_03.2026_-_estrada_corrego_das_trairas.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/465/indicacao_n_06.2026_-_reforma_da_praca_do_bairro_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/468/indicacao_n_09.2026_-_empicarramento_e_bueiro_na_estrada_da_finada_dada.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/474/indicacao_no_15.2026_-_conclusao_das_obras_complexo_esportivo.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/510/indicacao_01_2026_elson.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/554/indicacao_no_44.2026_-_construcao_de_uma_praca_no_bairro_santa_lurdes_i.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/567/indicacao_no_57.2026_-_revitalizacao_da_creche_mundo_do_saber_no_povoado_marcolandia.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/568/indicacao_no_58.2026_-_canalizacao_das_aguas_pluviais_das_ruas_governador_castelo_e_ribeiro_da_silva_no_povoado_curvelandia.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/569/indicacao_no_59.2026_-_ampliacao_do_cemiterio_municipal_do_povoado_de_marcolandia.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/612/indicacao_no_02.2026_solicitacao_da_instalacao_de_bueiros_e_aterramento_na_rua_bom_jardim_cruzamento_com_a_rua_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/613/indicacao_no_03.2026_solicitacao_da_realizacao_de_uma_drenagem_profunda_no_perimetro_da_escola_humberto_de_campos_em_curvelandia.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/617/indicacao_no_03.2026__construcao_do_portico_de_entrada_e_saida_do_municipio.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/400/indicacao_3_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/404/indicacao_7_2026_josemar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/405/indicacao_8_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/406/indicacao_9_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/410/indicacao_13_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/416/indicacao_18_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/418/indicacao_19_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/461/indicacao_n_02.2026_-_construcao_do_matadouro.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/462/indicacao_n_03.2026_-_estrada_corrego_das_trairas.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/465/ind_conjunta_06_gil_josemar.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/468/indicacao_n_09.2026_-_empicarramento_e_bueiro_na_estrada_da_finada_dada.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/474/indicacao_no_15.2026_-_conclusao_das_obras_complexo_esportivo.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/510/indicacao_01_2026_elson.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/554/indicacao_no_44.2026_-_construcao_de_uma_praca_no_bairro_santa_lurdes_i.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/567/indicacao_no_57.2026_-_revitalizacao_da_creche_mundo_do_saber_no_povoado_marcolandia.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/568/indicacao_no_58.2026_-_canalizacao_das_aguas_pluviais_das_ruas_governador_castelo_e_ribeiro_da_silva_no_povoado_curvelandia.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/569/indicacao_no_59.2026_-_ampliacao_do_cemiterio_municipal_do_povoado_de_marcolandia.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/612/indicacao_no_02.2026_solicitacao_da_instalacao_de_bueiros_e_aterramento_na_rua_bom_jardim_cruzamento_com_a_rua_bela_vista.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/613/indicacao_no_03.2026_solicitacao_da_realizacao_de_uma_drenagem_profunda_no_perimetro_da_escola_humberto_de_campos_em_curvelandia.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/617/indicacao_no_03.2026__construcao_do_portico_de_entrada_e_saida_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/627/indicacao_002_2026_-_manoel_ferreira.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H21"/>
+  <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="214.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1217,74 +1232,101 @@
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>92</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
         <v>93</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
         <v>94</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>95</v>
       </c>
       <c r="H21" t="s">
         <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>98</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>99</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="H22" t="s">
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>