--- v0 (2026-02-08)
+++ v1 (2026-04-26)
@@ -10,298 +10,379 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="109">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Josemar do Ouro</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/401/indicacao_4_2026.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/401/indicacao_4_2026.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 04/2026 DE AUTORIA DO VER. JOSEMAR RODRIGUES DA SILVA. ASSUNTO: INSTALAÇÃO DE PLACAS COM IDENTIFICAÇÃO DOS NOMES DAS RUAS NO BAIRRO VILA AMERECANA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/415/indicacao_17_2026.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/415/indicacao_17_2026.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 17/2026 DE AUTORIA DO VER. JOSEMAR RODRIGUES DA SILVA. ASSUNTO: RECAPEAMENTO ASFÁLTICO NA RUA NOVA, NO TRECHO_x000D_
 COMPREENDIDO ENTRE A AVENIDA AYRTON SENNA E A CASA DO SEU ZECA.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/421/indicacao_21_2026.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/421/indicacao_21_2026.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 21/2026 DE AUTORIA DO VER. JOSEMAR RODRIGUES DA SILVA. ASSUNTO: BLOQUETEAMENTO DA RUA DA ESCOLA, SITUADA NO_x000D_
 POVOADO JATOBAZINHO, NO MUNÍCIPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Gil Santa Marta, Josemar do Ouro</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/463/indicacao_n_04.2026_-calcamento_das_ruas_do_bairro_novo_em_curvelandia.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/463/indicacao_n_04.2026_-calcamento_das_ruas_do_bairro_novo_em_curvelandia.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 04/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA E JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CALÇAMENTO NAS RUAS DO BAIRRO NOVO COM CONSTRUÇÃO DE CALÇADAS NAS MARGENS DA RODOVIA MA-125 EM CURVELÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/467/indicacao_n_08.2026_-_camada_asfaltica_em_ruas_urbanas_rua_duque_de_caxias_rua_nova.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/467/indicacao_n_08.2026_-_camada_asfaltica_em_ruas_urbanas_rua_duque_de_caxias_rua_nova.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 08/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA E JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CAMADA ASFÁLTICA EM VIAS URBANAS DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/470/indicacao_no_11.2026_-_instalacao_de_meio-fio_patrolamento_e_limpeza_das_ruas_do_bairro_sao_geraldo.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/470/indicacao_no_11.2026_-_instalacao_de_meio-fio_patrolamento_e_limpeza_das_ruas_do_bairro_sao_geraldo.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 11/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA E JOSEMAR RODRIGUES DA SILVA. ASSUNTO: RECUPERAÇÃO DO CALÇAMENTO, MEIO-FIOS E CANALETAS DAS RUAS DO CENTRO DA CIDADE, VISANDO A MELHORIA DA INFRAESTRUTURA URBANA E A SEGURANÇA DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/471/indicacao_no_12.2026_-_placas_de_pare_sinalizacao_e_pintura_de_quebras-molas.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/471/indicacao_no_12.2026_-_placas_de_pare_sinalizacao_e_pintura_de_quebras-molas.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 12/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA E JOSEMAR RODRIGUES DA SILVA. ASSUNTO: SOLICITAÇÃO DE SINALIZAÇÃO VIÁRIA E INFORMAÇÃO DE LOCALIZAÇÃO DE ÓRGÃOS PÚBLICOS E LOCAIS DE INTERESSE.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/472/indicacao_no_13.2026_-_estacao_de_trem.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/472/indicacao_no_13.2026_-_estacao_de_trem.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 13/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA E JOSEMAR RODRIGUES DA SILVA. ASSUNTO: IMPLANTAÇÃO DE ESTAÇÃO DE PASSAGEIROS NA ESTRADA DE FERRO CARAJÁS, NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS – MA, VISANDO AO ATENDIMENTO DA POPULAÇÃO LOCAL E DOS MUNICÍPIOS CIRCUNVIZINHOS.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/475/indicacao_no_16.2026_-_academias_de_saude_publica_ao_ar_livre_nas_pracas_da_sede_e_nos_povoados.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/475/indicacao_no_16.2026_-_academias_de_saude_publica_ao_ar_livre_nas_pracas_da_sede_e_nos_povoados.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 17/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA E JOSEMAR RODRIGUES DA SILVA. ASSUNTO: COMPLEMENTO DE PAVIMENTAÇÃO ASFÁLTICA OU BLOQUETEAMENTO EM RUAS URBANAS.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Lia</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/542/indicacao_no_32.2026_-_complemento_asfaltico_ou_bloqueteamento_da_rua_salustriana_no_povoado_marcolandia.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/542/indicacao_no_32.2026_-_complemento_asfaltico_ou_bloqueteamento_da_rua_salustriana_no_povoado_marcolandia.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 32/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: COMPLEMENTO ASFÁLTICO OU BLOQUETEAMENTO DA RUA SALUSTRIANA NO POVOADO MARCOLÂNDIA, NO MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/549/indicacao_no_39.2026_-_instalacao_de_lombadas_quebra-molas_no_povoado_lontra.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/549/indicacao_no_39.2026_-_instalacao_de_lombadas_quebra-molas_no_povoado_lontra.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 39/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: INSTALAÇÃO DE LOMBADAS (QUEBRA-MOLAS), NO POVOADO LONTRA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/550/indicacao_no_40.2026_-_construcao_de_um_terminal_rodoviario_para_vans_de_transporte_alternativo.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/550/indicacao_no_40.2026_-_construcao_de_um_terminal_rodoviario_para_vans_de_transporte_alternativo.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 40/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: CONSTRUÇÃO DE UM TERMINAL RODOVIÁRIO PARA VANS DE TRANSPORTE ALTERNATIVO NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/555/indicacao_no_45.2026_-_estrada_corrego_dos_pebas_a_corrego_das_trairas_em_cuverlandia.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/555/indicacao_no_45.2026_-_estrada_corrego_dos_pebas_a_corrego_das_trairas_em_cuverlandia.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 45/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: RECUPERAÇÃO DA ESTRADA VICINAL MUNICIPAL QUE INICIA NO CÓRREGO DAS TRAÍRAS E TERMINA NO CÓRREGO DOS PEBAS, NO POVOADO DE CURVERLÂNDIA, MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/558/indicacao_no_48.2026_-_empicarramento_da_estrada_vicinal_do_varjao_da_esperanca_no_povoado_de_cuverlandia.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/558/indicacao_no_48.2026_-_empicarramento_da_estrada_vicinal_do_varjao_da_esperanca_no_povoado_de_cuverlandia.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 48/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: EMPIÇARRAMENTO DA ESTRADA VICINAL DO VARJÃO DA ESPERANÇA, NO POVOADO DE CUVERLÂNDIA, NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/560/indicacao_no_50.2026_-_bloqueteamento_ou_asfaltamento_das_ruas_do_povoado_paraiso.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/560/indicacao_no_50.2026_-_bloqueteamento_ou_asfaltamento_das_ruas_do_povoado_paraiso.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 50/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: BLOQUETEAMENTO OU ASFALTAMENTO DAS RUAS DO POVOADO PARAÍSO NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_no_51.2026_-_implantacao_de_redutor_de_velocidade_rua_consorcio_mira_e_rua_da_matriz_curvelandia.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_no_51.2026_-_implantacao_de_redutor_de_velocidade_rua_consorcio_mira_e_rua_da_matriz_curvelandia.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 51/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE NO CRUZAMENTO DAS RUAS CONSÓRCIO MIRA E RUA DA MATRIZ, NO POVOADO CURVELÂNDIA, MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/566/indicacao_no_56.2026_-_recuperacao_da_estrada_vicinal_que_da_acesso_ao_saranzal_na_zona_rural_do_povoado_marcolandia.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/566/indicacao_no_56.2026_-_recuperacao_da_estrada_vicinal_que_da_acesso_ao_saranzal_na_zona_rural_do_povoado_marcolandia.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 56/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: RECUPERAÇÃO DA ESTRADA VICINAL QUE DÁ ACESSO AO SARANZAL NA ZONA RURAL DO POVOADO MARCOLÂNDIA NO MUNICÍPIO VILA NOVA DOS MARTÍRIOS – MA.</t>
+  </si>
+  <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>Gil Santa Marta</t>
+  </si>
+  <si>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/581/indicacao_no_46.2026_gil_santa_marta_recuperacao_da_estrada_vicinal_na_zona_rural_do_jabuti.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 46/2026 DE AUTORIA DO EXMO. VEREADOR JOSÉ GIVANILDO DE SOUSA. ASSUNTO: RECUPERAÇÃO DA ESTRADA VICINAL QUE LIGA AS PROPRIEDADES DO SR. AURINDO CORRÊA E DO SR. RENATO (CONHECIDO COMO RENATO DO AÇOUGUE), NA ZONA RURAL DO JABUTI, NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS – MA.</t>
+  </si>
+  <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>Meikilo</t>
+  </si>
+  <si>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/583/indicacao_n_01.2026_recuperacao_de_camada_asfaltica_bloqueteamento_construcao_de_calcadas_e_meio-fio_nas_ruas_de_curvelandia.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N°01/2026 DE AUTORIA DO VEREADOR ELSON GOMES DA SILVA. ASSUNTO: RECUPERAÇÃO ASFÁLTICA OU BLOQUETEAMENTO COM CONSTRUÇÃO DE CALÇADAS E MEIOS-FIOS DAS RUAS DO POVOADO DE CURVELÂNDIA.</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>189</t>
+  </si>
+  <si>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/588/indicacao_no_05.2026_elson_gomes_limpeza_e_aplicacao_de_veneno_nas_ruas_do_sao_geraldo.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N°05/2026 DE AUTORIA DO VER. ELSON GOMES DA SILVA. ASSUNTO: LIMPEZA E APLICAÇÃO DE VENENO NAS RUAS DO BAIRRO SÃO GERALDO</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/589/indicacio_n_06.2026_elson_gomes_empicarramento_e_mapeamento_das_ruas_do_bairro_vila_americana.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº06/2026 DE AUTORIA DO VER. ELSON GOMES DA SILVA. ASSUNTO: RECUPERAÇÃO DE VIAS PÚBLICAS MEDIANTE EMPIÇARRAMENTO E MAPEAMENTO TÉCNICO NOS BAIRROS VILA AMERICANA E VILA REAL.</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_23_2026_josemar.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 23/2026 DE AUTORIA DO VER. JOSEMAR RODRIGUES DA SILVA. ASSUNTO: ASFALTAMENTO OU BLOQUETEAMENTO DAS VIAS DO BAIRRO VILA AMERICANA.</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>Ricardo Socorrão</t>
+  </si>
+  <si>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/618/indicacao_no_02.2026_pavimentacao_asfaltica_ou_calcamento_em_bloquetes_nas_ruas_01_e_02_vila_va.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO Nº 02/2026 DE AUTORIA DO VEREADOR SR. RICARDO VIANA MATOS. ASSUNTO: PAVIMENTAÇÃO ASFÁLTICA OU CALÇAMENTO EM BLOQUETES COM DRENAGEM NA RUA CRISTO REI, ENTRE AS RUAS 1 E 2, BAIRRO VILA VÁ NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -605,68 +686,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/401/indicacao_4_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/415/indicacao_17_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/421/indicacao_21_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/463/indicacao_n_04.2026_-calcamento_das_ruas_do_bairro_novo_em_curvelandia.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/467/indicacao_n_08.2026_-_camada_asfaltica_em_ruas_urbanas_rua_duque_de_caxias_rua_nova.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/470/indicacao_no_11.2026_-_instalacao_de_meio-fio_patrolamento_e_limpeza_das_ruas_do_bairro_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/471/indicacao_no_12.2026_-_placas_de_pare_sinalizacao_e_pintura_de_quebras-molas.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/472/indicacao_no_13.2026_-_estacao_de_trem.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/475/indicacao_no_16.2026_-_academias_de_saude_publica_ao_ar_livre_nas_pracas_da_sede_e_nos_povoados.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/542/indicacao_no_32.2026_-_complemento_asfaltico_ou_bloqueteamento_da_rua_salustriana_no_povoado_marcolandia.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/549/indicacao_no_39.2026_-_instalacao_de_lombadas_quebra-molas_no_povoado_lontra.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/550/indicacao_no_40.2026_-_construcao_de_um_terminal_rodoviario_para_vans_de_transporte_alternativo.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/555/indicacao_no_45.2026_-_estrada_corrego_dos_pebas_a_corrego_das_trairas_em_cuverlandia.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/558/indicacao_no_48.2026_-_empicarramento_da_estrada_vicinal_do_varjao_da_esperanca_no_povoado_de_cuverlandia.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/560/indicacao_no_50.2026_-_bloqueteamento_ou_asfaltamento_das_ruas_do_povoado_paraiso.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_no_51.2026_-_implantacao_de_redutor_de_velocidade_rua_consorcio_mira_e_rua_da_matriz_curvelandia.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/566/indicacao_no_56.2026_-_recuperacao_da_estrada_vicinal_que_da_acesso_ao_saranzal_na_zona_rural_do_povoado_marcolandia.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/401/indicacao_4_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/415/indicacao_17_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/421/indicacao_21_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/463/indicacao_n_04.2026_-calcamento_das_ruas_do_bairro_novo_em_curvelandia.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/467/indicacao_n_08.2026_-_camada_asfaltica_em_ruas_urbanas_rua_duque_de_caxias_rua_nova.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/470/indicacao_no_11.2026_-_instalacao_de_meio-fio_patrolamento_e_limpeza_das_ruas_do_bairro_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/471/indicacao_no_12.2026_-_placas_de_pare_sinalizacao_e_pintura_de_quebras-molas.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/472/indicacao_no_13.2026_-_estacao_de_trem.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/475/indicacao_no_16.2026_-_academias_de_saude_publica_ao_ar_livre_nas_pracas_da_sede_e_nos_povoados.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/542/indicacao_no_32.2026_-_complemento_asfaltico_ou_bloqueteamento_da_rua_salustriana_no_povoado_marcolandia.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/549/indicacao_no_39.2026_-_instalacao_de_lombadas_quebra-molas_no_povoado_lontra.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/550/indicacao_no_40.2026_-_construcao_de_um_terminal_rodoviario_para_vans_de_transporte_alternativo.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/555/indicacao_no_45.2026_-_estrada_corrego_dos_pebas_a_corrego_das_trairas_em_cuverlandia.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/558/indicacao_no_48.2026_-_empicarramento_da_estrada_vicinal_do_varjao_da_esperanca_no_povoado_de_cuverlandia.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/560/indicacao_no_50.2026_-_bloqueteamento_ou_asfaltamento_das_ruas_do_povoado_paraiso.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_no_51.2026_-_implantacao_de_redutor_de_velocidade_rua_consorcio_mira_e_rua_da_matriz_curvelandia.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/566/indicacao_no_56.2026_-_recuperacao_da_estrada_vicinal_que_da_acesso_ao_saranzal_na_zona_rural_do_povoado_marcolandia.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/581/indicacao_no_46.2026_gil_santa_marta_recuperacao_da_estrada_vicinal_na_zona_rural_do_jabuti.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/583/indicacao_n_01.2026_recuperacao_de_camada_asfaltica_bloqueteamento_construcao_de_calcadas_e_meio-fio_nas_ruas_de_curvelandia.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/588/indicacao_no_05.2026_elson_gomes_limpeza_e_aplicacao_de_veneno_nas_ruas_do_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/589/indicacio_n_06.2026_elson_gomes_empicarramento_e_mapeamento_das_ruas_do_bairro_vila_americana.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_23_2026_josemar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/618/indicacao_no_02.2026_pavimentacao_asfaltica_ou_calcamento_em_bloquetes_nas_ruas_01_e_02_vila_va.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H18"/>
+  <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="199.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="207.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1092,71 +1173,233 @@
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>78</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
         <v>79</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>51</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>80</v>
       </c>
       <c r="H18" t="s">
         <v>81</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>83</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>84</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H19" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>87</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>88</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>89</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H20" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>89</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H21" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>97</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>89</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H22" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>100</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>101</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>13</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H23" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>104</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>105</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>106</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H24" t="s">
+        <v>108</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>