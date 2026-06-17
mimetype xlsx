--- v1 (2026-04-26)
+++ v2 (2026-06-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="115">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -155,54 +155,57 @@
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/471/indicacao_no_12.2026_-_placas_de_pare_sinalizacao_e_pintura_de_quebras-molas.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 12/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA E JOSEMAR RODRIGUES DA SILVA. ASSUNTO: SOLICITAÇÃO DE SINALIZAÇÃO VIÁRIA E INFORMAÇÃO DE LOCALIZAÇÃO DE ÓRGÃOS PÚBLICOS E LOCAIS DE INTERESSE.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/472/indicacao_no_13.2026_-_estacao_de_trem.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 13/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA E JOSEMAR RODRIGUES DA SILVA. ASSUNTO: IMPLANTAÇÃO DE ESTAÇÃO DE PASSAGEIROS NA ESTRADA DE FERRO CARAJÁS, NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS – MA, VISANDO AO ATENDIMENTO DA POPULAÇÃO LOCAL E DOS MUNICÍPIOS CIRCUNVIZINHOS.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/475/indicacao_no_16.2026_-_academias_de_saude_publica_ao_ar_livre_nas_pracas_da_sede_e_nos_povoados.doc</t>
-[...2 lines deleted...]
-    <t>INDICAÇÃO CONJUNTA N° 17/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA E JOSEMAR RODRIGUES DA SILVA. ASSUNTO: COMPLEMENTO DE PAVIMENTAÇÃO ASFÁLTICA OU BLOQUETEAMENTO EM RUAS URBANAS.</t>
+    <t>Gil Santa Marta, Professor Manoelzinho, Josemar do Ouro</t>
+  </si>
+  <si>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/475/indicacao_conjunta_no_17.2026_complemento_de_pavimentacao_asfaltica_ou_bloqueteamento_em_ruas_urbanas.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO CONJUNTA N° 17/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA, JOSEMAR RODRIGUES DA SILVA E MANOEL FERREIRA DA SILVA. ASSUNTO: COMPLEMENTO DE PAVIMENTAÇÃO ASFÁLTICA OU BLOQUETEAMENTO EM RUAS URBANAS.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>Lia</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/542/indicacao_no_32.2026_-_complemento_asfaltico_ou_bloqueteamento_da_rua_salustriana_no_povoado_marcolandia.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 32/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: COMPLEMENTO ASFÁLTICO OU BLOQUETEAMENTO DA RUA SALUSTRIANA NO POVOADO MARCOLÂNDIA, NO MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/549/indicacao_no_39.2026_-_instalacao_de_lombadas_quebra-molas_no_povoado_lontra.doc</t>
   </si>
@@ -230,54 +233,54 @@
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/555/indicacao_no_45.2026_-_estrada_corrego_dos_pebas_a_corrego_das_trairas_em_cuverlandia.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 45/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: RECUPERAÇÃO DA ESTRADA VICINAL MUNICIPAL QUE INICIA NO CÓRREGO DAS TRAÍRAS E TERMINA NO CÓRREGO DOS PEBAS, NO POVOADO DE CURVERLÂNDIA, MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/558/indicacao_no_48.2026_-_empicarramento_da_estrada_vicinal_do_varjao_da_esperanca_no_povoado_de_cuverlandia.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 48/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: EMPIÇARRAMENTO DA ESTRADA VICINAL DO VARJÃO DA ESPERANÇA, NO POVOADO DE CUVERLÂNDIA, NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/560/indicacao_no_50.2026_-_bloqueteamento_ou_asfaltamento_das_ruas_do_povoado_paraiso.doc</t>
-[...2 lines deleted...]
-    <t>INDICAÇÃO N° 50/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: BLOQUETEAMENTO OU ASFALTAMENTO DAS RUAS DO POVOADO PARAÍSO NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/560/ind_50_lia.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 50/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: BLOQUETEAMENTO OU ASFALTAMENTO DAS RUAS DO POVOADO PARAÍSO NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_no_51.2026_-_implantacao_de_redutor_de_velocidade_rua_consorcio_mira_e_rua_da_matriz_curvelandia.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 51/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE NO CRUZAMENTO DAS RUAS CONSÓRCIO MIRA E RUA DA MATRIZ, NO POVOADO CURVELÂNDIA, MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/566/indicacao_no_56.2026_-_recuperacao_da_estrada_vicinal_que_da_acesso_ao_saranzal_na_zona_rural_do_povoado_marcolandia.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 56/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: RECUPERAÇÃO DA ESTRADA VICINAL QUE DÁ ACESSO AO SARANZAL NA ZONA RURAL DO POVOADO MARCOLÂNDIA NO MUNICÍPIO VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
@@ -339,50 +342,65 @@
     <t>593</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_23_2026_josemar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 23/2026 DE AUTORIA DO VER. JOSEMAR RODRIGUES DA SILVA. ASSUNTO: ASFALTAMENTO OU BLOQUETEAMENTO DAS VIAS DO BAIRRO VILA AMERICANA.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Ricardo Socorrão</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/618/indicacao_no_02.2026_pavimentacao_asfaltica_ou_calcamento_em_bloquetes_nas_ruas_01_e_02_vila_va.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 02/2026 DE AUTORIA DO VEREADOR SR. RICARDO VIANA MATOS. ASSUNTO: PAVIMENTAÇÃO ASFÁLTICA OU CALÇAMENTO EM BLOQUETES COM DRENAGEM NA RUA CRISTO REI, ENTRE AS RUAS 1 E 2, BAIRRO VILA VÁ NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>João Fredson</t>
+  </si>
+  <si>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/621/ind_04_fredson.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 04/2026 DE AUTORIA DO VER. JOÃO FREDSON ALVES DE CARVALHO. ASSUNTO: INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRÂNSITO E FAIXA DE PEDESTRE NAS PROXIMIDADES DAS ESCOLAS MUNICIPAIS E ESTADUAIS NESTE MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS/MA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -686,67 +704,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/401/indicacao_4_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/415/indicacao_17_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/421/indicacao_21_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/463/indicacao_n_04.2026_-calcamento_das_ruas_do_bairro_novo_em_curvelandia.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/467/indicacao_n_08.2026_-_camada_asfaltica_em_ruas_urbanas_rua_duque_de_caxias_rua_nova.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/470/indicacao_no_11.2026_-_instalacao_de_meio-fio_patrolamento_e_limpeza_das_ruas_do_bairro_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/471/indicacao_no_12.2026_-_placas_de_pare_sinalizacao_e_pintura_de_quebras-molas.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/472/indicacao_no_13.2026_-_estacao_de_trem.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/475/indicacao_no_16.2026_-_academias_de_saude_publica_ao_ar_livre_nas_pracas_da_sede_e_nos_povoados.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/542/indicacao_no_32.2026_-_complemento_asfaltico_ou_bloqueteamento_da_rua_salustriana_no_povoado_marcolandia.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/549/indicacao_no_39.2026_-_instalacao_de_lombadas_quebra-molas_no_povoado_lontra.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/550/indicacao_no_40.2026_-_construcao_de_um_terminal_rodoviario_para_vans_de_transporte_alternativo.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/555/indicacao_no_45.2026_-_estrada_corrego_dos_pebas_a_corrego_das_trairas_em_cuverlandia.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/558/indicacao_no_48.2026_-_empicarramento_da_estrada_vicinal_do_varjao_da_esperanca_no_povoado_de_cuverlandia.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/560/indicacao_no_50.2026_-_bloqueteamento_ou_asfaltamento_das_ruas_do_povoado_paraiso.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_no_51.2026_-_implantacao_de_redutor_de_velocidade_rua_consorcio_mira_e_rua_da_matriz_curvelandia.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/566/indicacao_no_56.2026_-_recuperacao_da_estrada_vicinal_que_da_acesso_ao_saranzal_na_zona_rural_do_povoado_marcolandia.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/581/indicacao_no_46.2026_gil_santa_marta_recuperacao_da_estrada_vicinal_na_zona_rural_do_jabuti.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/583/indicacao_n_01.2026_recuperacao_de_camada_asfaltica_bloqueteamento_construcao_de_calcadas_e_meio-fio_nas_ruas_de_curvelandia.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/588/indicacao_no_05.2026_elson_gomes_limpeza_e_aplicacao_de_veneno_nas_ruas_do_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/589/indicacio_n_06.2026_elson_gomes_empicarramento_e_mapeamento_das_ruas_do_bairro_vila_americana.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_23_2026_josemar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/618/indicacao_no_02.2026_pavimentacao_asfaltica_ou_calcamento_em_bloquetes_nas_ruas_01_e_02_vila_va.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/401/indicacao_4_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/415/indicacao_17_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/421/indicacao_21_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/463/indicacao_n_04.2026_-calcamento_das_ruas_do_bairro_novo_em_curvelandia.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/467/indicacao_n_08.2026_-_camada_asfaltica_em_ruas_urbanas_rua_duque_de_caxias_rua_nova.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/470/indicacao_no_11.2026_-_instalacao_de_meio-fio_patrolamento_e_limpeza_das_ruas_do_bairro_sao_geraldo.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/471/indicacao_no_12.2026_-_placas_de_pare_sinalizacao_e_pintura_de_quebras-molas.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/472/indicacao_no_13.2026_-_estacao_de_trem.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/475/indicacao_conjunta_no_17.2026_complemento_de_pavimentacao_asfaltica_ou_bloqueteamento_em_ruas_urbanas.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/542/indicacao_no_32.2026_-_complemento_asfaltico_ou_bloqueteamento_da_rua_salustriana_no_povoado_marcolandia.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/549/indicacao_no_39.2026_-_instalacao_de_lombadas_quebra-molas_no_povoado_lontra.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/550/indicacao_no_40.2026_-_construcao_de_um_terminal_rodoviario_para_vans_de_transporte_alternativo.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/555/indicacao_no_45.2026_-_estrada_corrego_dos_pebas_a_corrego_das_trairas_em_cuverlandia.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/558/indicacao_no_48.2026_-_empicarramento_da_estrada_vicinal_do_varjao_da_esperanca_no_povoado_de_cuverlandia.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/560/ind_50_lia.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_no_51.2026_-_implantacao_de_redutor_de_velocidade_rua_consorcio_mira_e_rua_da_matriz_curvelandia.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/566/indicacao_no_56.2026_-_recuperacao_da_estrada_vicinal_que_da_acesso_ao_saranzal_na_zona_rural_do_povoado_marcolandia.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/581/indicacao_no_46.2026_gil_santa_marta_recuperacao_da_estrada_vicinal_na_zona_rural_do_jabuti.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/583/indicacao_n_01.2026_recuperacao_de_camada_asfaltica_bloqueteamento_construcao_de_calcadas_e_meio-fio_nas_ruas_de_curvelandia.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/588/indicacao_no_05.2026_elson_gomes_limpeza_e_aplicacao_de_veneno_nas_ruas_do_sao_geraldo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/589/indicacio_n_06.2026_elson_gomes_empicarramento_e_mapeamento_das_ruas_do_bairro_vila_americana.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/593/indicacao_23_2026_josemar.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/618/indicacao_no_02.2026_pavimentacao_asfaltica_ou_calcamento_em_bloquetes_nas_ruas_01_e_02_vila_va.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/621/ind_04_fredson.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H24"/>
+  <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="30.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="51.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="207.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
@@ -958,448 +976,475 @@
       </c>
       <c r="G9" s="1" t="s">
         <v>43</v>
       </c>
       <c r="H9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>45</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>46</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>26</v>
+        <v>47</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H10" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="H16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="H20" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="H21" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H22" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H23" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="H24" t="s">
-        <v>108</v>
+        <v>109</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>110</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>111</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>112</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H25" t="s">
+        <v>114</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>