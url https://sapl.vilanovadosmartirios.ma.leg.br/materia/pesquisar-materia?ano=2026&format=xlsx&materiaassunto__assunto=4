--- v0 (2026-04-25)
+++ v1 (2026-06-19)
@@ -57,51 +57,51 @@
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Josemar do Ouro</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/399/indicacao_2_2026.pdf</t>
   </si>
   <si>
-    <t>INDICAÇÃO Nº 02/2026 DE AUTORIA DO VER. JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CONSTRÇÃO DE UMA PRAÇA COM ÁREA DE ESPORTE, LAZER E ACADEMIA NO BAIRRO VILA AMERICANA NA SEDE DO MUNICÍPIO DE VILA NOVA DOS MARTIRIOS-MA.</t>
+    <t>INDICAÇÃO Nº 02/2026 DE AUTORIA DO VER. JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CONSTRUÇÃO DE UMA PRAÇA COM ÁREA DE ESPORTE, LAZER E ACADEMIA NO BAIRRO VILA AMERICANA NA SEDE DO MUNICÍPIO DE VILA NOVA DOS MARTIRIOS-MA.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/403/indicacao_6_2026.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 06/2026 DE AUTORIA DO VER. JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CRIAÇÃO DE UM PROJETO DE LEI QUE REGULAMENTA A_x000D_
 VAQUEJADA COMO PRÁTICA ESPORTIVA E CULTURAL, E INCLUSÃO NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/407/indicacao_10_2026_josemar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 10/2026 DE AUTORIA DO VER. JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CONSTRUÇÃO DE QUADRA POLIESPORTIVA NO BAIRRO SÃO GERALDO NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
@@ -487,51 +487,51 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/399/indicacao_2_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/403/indicacao_6_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/407/indicacao_10_2026_josemar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/423/indicacao_22_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/547/indicacao_no_37.2026_construcao_da_praca_do_estadio_municipal_edval_batista_da_cruz_jr.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/548/indicacao_no_38.2026_inclusao_de_uma_pista_de_caminhada_e_ciclovia_ao_projeto_da_av._americana.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="177.7109375" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="220.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="222.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">