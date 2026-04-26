--- v0 (2026-02-08)
+++ v1 (2026-04-26)
@@ -54,158 +54,158 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Josemar do Ouro</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/408/indicacao_11_2026.pdf</t>
-[...2 lines deleted...]
-    <t>INDICAÇÃO N° 11/2026 DE AUTORIA DO VER. JOSEMAR RODRIGUES DA SILVA. ASSUNTO: DISPONIBILIZAÇÃO DE UM LOCAL PARA FUNCIONAMENTO DA EQUOTERAPIA PARA AJUDAR NO TRATAMENTO DE CRIANÇAS COM DEFICIÂNCIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/408/indicacao_11_2026.pdf</t>
+  </si>
+  <si>
+    <t>INDICAÇÃO N° 11/2026 DE AUTORIA DO VER. JOSEMAR RODRIGUES DA SILVA. ASSUNTO: DISPONIBILIZAÇÃO DE UM LOCAL PARA FUNCIONAMENTO DA EQUOTERAPIA PARA AJUDAR NO TRATAMENTO DE CRIANÇAS COM DEFICIÊNCIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/412/indicacao_15_2026.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/412/indicacao_15_2026.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 15/2026 DE AUTORIA DO VER. JOSEMAR RODRIGUES DA SILVA. ASSUNTO: AMPLIAÇÃO E PROVIMENTO DE EQUIPAMENTOS PARA O_x000D_
 POSTO DE SAÚDE MARIA RAIMUNDA.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/414/indicacao_16_2026.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/414/indicacao_16_2026.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 16/2026 DE AUTORIA DO VER. JOSEMAR RODRIGUES DA SILVA. ASSUNTO: ATENDIMENTO PSICOLÓGICO PARA CRIANÇAS COM_x000D_
 AUTISMO E OUTRAS DEFICIÊNCIAS.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Gil Santa Marta, Josemar do Ouro</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/460/indicacao_n_01.2026_-_unidade_basica_de_saude_no_bairro_vila_americana.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/460/indicacao_n_01.2026_-_unidade_basica_de_saude_no_bairro_vila_americana.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 01/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA E  JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE NO BAIRRO VILA AMERICANA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>Josemar do Ouro, Gil Santa Marta</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/466/indicacao_n_07.2026_-_consultas_oftamologicas_marcolandia_e_curvelandia.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/466/indicacao_n_07.2026_-_consultas_oftamologicas_marcolandia_e_curvelandia.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 07/2026 DE AUTORIA DOS VEREADORES JOSEMAR RODRIGUES DA SILVA E GIL SANTA MARTA. ASSUNTO: AÇÃO DE SAÚDE COM ATENDIMENTO OFTALMOLÓGICO E DISTRIBUIÇÃO DE ÓCULOS NOS POVOADOS MARCOLÂNDIA E CURVELÂNDIA.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/469/indicacao_no_10.2026_-_construcao_e_doacao_de_banheiros_sanitarios_para_familias_de_baixa_renda.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/469/ind._conj._no_10.2026_construcao_e_doacao_de_banheiros_sanitarios_para_familias_de_baixa_renda.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 10/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA E JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CONSTRUÇÃO E DOAÇÃO DE BANHEIROS SANITARIOS PARA FAMILIAS DE BAIXA RENDA DESTE MUNICÍPIO VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/473/indicacao_no_14.2026_-_posto_de_saude_assentamentos_deus_proteja_e_sapucaia.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/473/indicacao_no_14.2026_-_posto_de_saude_assentamentos_deus_proteja_e_sapucaia.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 14/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA E JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CONSTRUÇÃO E IMPLANTAÇÃO DE UM POSTO DE SAÚDE DESTINADO A ATENDER A POPULAÇÃO DOS ASSENTAMENTOS DEUS PROTEJA E SAPUCAIA, LOCALIZADOS NA ZONA RURAL DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/509/indicacao_no_16.2026_-_academias_de_saude_publica_ao_ar_livre_nas_pracas_da_sede_e_nos_povoados.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/509/indicacao_no_16.2026_-_academias_de_saude_publica_ao_ar_livre_nas_pracas_da_sede_e_nos_povoados.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 16/2026 DE AUTORIA DOS VEREADORES GIL SANTA MARTA E JOSEMAR RODRIGUES DA SILVA. ASSUNTO: IMPLANTAÇÃO DE ACADEMIAS DE SAÚDE PÚBLICA AO AR LIVRE NAS PRAÇAS DA SEDE E NOS POVOADOS DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Lia</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/563/indicacao_no_53.2026_-_abertura_de_2_leitos_de_uti_no_hospital_e_maternidade_nossa_senhora_da_penha.doc</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/563/indicacao_no_53.2026_-_abertura_de_2_leitos_de_uti_no_hospital_e_maternidade_nossa_senhora_da_penha.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 53/2026 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: ABERTURA DE 2 LEITOS DE UTI NO HOSPITAL E MATERNIDADE NOSSA SENHORA DA PENHA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -512,68 +512,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/408/indicacao_11_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/412/indicacao_15_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/414/indicacao_16_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/460/indicacao_n_01.2026_-_unidade_basica_de_saude_no_bairro_vila_americana.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/466/indicacao_n_07.2026_-_consultas_oftamologicas_marcolandia_e_curvelandia.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/469/indicacao_no_10.2026_-_construcao_e_doacao_de_banheiros_sanitarios_para_familias_de_baixa_renda.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/473/indicacao_no_14.2026_-_posto_de_saude_assentamentos_deus_proteja_e_sapucaia.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/509/indicacao_no_16.2026_-_academias_de_saude_publica_ao_ar_livre_nas_pracas_da_sede_e_nos_povoados.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/563/indicacao_no_53.2026_-_abertura_de_2_leitos_de_uti_no_hospital_e_maternidade_nossa_senhora_da_penha.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/408/indicacao_11_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/412/indicacao_15_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/414/indicacao_16_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/460/indicacao_n_01.2026_-_unidade_basica_de_saude_no_bairro_vila_americana.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/466/indicacao_n_07.2026_-_consultas_oftamologicas_marcolandia_e_curvelandia.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/469/ind._conj._no_10.2026_construcao_e_doacao_de_banheiros_sanitarios_para_familias_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/473/indicacao_no_14.2026_-_posto_de_saude_assentamentos_deus_proteja_e_sapucaia.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/509/indicacao_no_16.2026_-_academias_de_saude_publica_ao_ar_livre_nas_pracas_da_sede_e_nos_povoados.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2026/563/indicacao_no_53.2026_-_abertura_de_2_leitos_de_uti_no_hospital_e_maternidade_nossa_senhora_da_penha.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="184" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="183.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>