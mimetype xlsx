--- v0 (2026-02-08)
+++ v1 (2026-04-26)
@@ -54,367 +54,367 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Jorge Vieira dos Santos Filho</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/255/projeto_de_lei_003_2025_ldo.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/255/projeto_de_lei_003_2025_ldo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DA LOA - LEI ORÇAMENTÁRIA ANUAL DE 2026 DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_05_2025_incremento_ao_piso_da_atencao_basica.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_05_2025_incremento_ao_piso_da_atencao_basica.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N °05/2025. AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/311/projeto_de_lei_06_2025_ppa_2026_2029.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/311/projeto_de_lei_06_2025_ppa_2026_2029.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 06 DE 27 DE AGOSTO DE 2025. EMENTA: DISPÕE SOBRE O PLANO PLURIANUAL – PPA PARA O QUADRIÊNIO 2026 – 2029, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/312/projeto_de_lei_07_2025_loa_2026.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/312/projeto_de_lei_07_2025_loa_2026.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 07 DE 27 DE AGOSTO DE 2025. EMENTA: LOA – LEI ORÇAMENTARIA ANUAL ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO FINANCEIRO DE 2026 DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS – MA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_08_2025_diarias.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_08_2025_diarias.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 08/2025: DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL DIRETA DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS – MA, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CFIN - Comissão Permanente de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/256/parecer_no01.2025-_reajuste_salarial_dos_professores.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/256/parecer_no01.2025-_reajuste_salarial_dos_professores.pdf</t>
   </si>
   <si>
     <t>PARECER N° 01/2025 DA COMISSÃO DE ORÇAMENTO E FINANÇAS SOBRE O PROJETO DE LEI N° 01/2025, “AUTORIZA O PODER EXECUTIVO A REAJUSTAR O SALÁRIO DOS PROFESSORES EFETIVOS DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/257/parecer_no02.2025-_reajuste_salarial_do_servidores.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/257/parecer_no02.2025-_reajuste_salarial_do_servidores.pdf</t>
   </si>
   <si>
     <t>PARECER N° 02/2025 DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI N° 02/2025, “REAJUSTA O SALÁRIO DOS SERVIDORES EFETIVOS DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/268/parecer_no03.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/268/parecer_no03.pdf</t>
   </si>
   <si>
     <t>“PARECER Nº03/2025 DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI Nº03/2025, “DISPÕE SOBRE A LDO – LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DA LOA – LEI ORÇAMENTÁRIA ANUAL DE 2026 DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS DE DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/303/parecer_no_04.2025_cfin.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/303/parecer_no_04.2025_cfin.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 04/2025 DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI Nº 05/2025, QUE “AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/314/parecer_n05_2025-cfin.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/314/parecer_n05_2025-cfin.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 05/2025 DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI Nº 06/2025, “DISPÕE SOBRE O PLANO PLURIANUAL – PPA PARA O QUADRIÊNIO 2026-2027 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/315/parecer_n03_2025_cjure1.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/315/parecer_n03_2025_cjure1.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 03/2025 DA COMISSÃO DE REDAÇÃO E JUSTIÇA SOBRE O PROJETO DE LEI Nº 06/2025, “DISPÕE SOBRE O PLANO PLURIANUAL – PPA PARA O QUADRIÊNIO 2026-2029 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>CJURE - Comissão Permanente de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/317/parecer_n04_2025_cjure1.pdf.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/317/parecer_n04_2025_cjure1.pdf.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 04/2025 DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 07/2025, “LOA – LEI ORÇAMENTARIA ANUAL ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO 2026 DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/318/parecer_n07_2025_cfin_2.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/318/parecer_n07_2025_cfin_2.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 07/2025 DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI Nº 07/2025, “LOA – LEI ORÇAMENTARIA ANUAL ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO 2026 DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/327/parecer_08.2025_cfin.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/327/parecer_08.2025_cfin.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 08/2025 DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI Nº 08/2025, “DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL DIRETA DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS – MA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/328/parecer_07.2025_da_comissao_de_justica_e_redacao.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/328/parecer_07.2025_da_comissao_de_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 07/2025 DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 08/2025, “DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS NO ÂMBITO DA ADMINISTRAÇÃO MUNICIPAL DIRETA DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS – MA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Tribunal de Contas do Estado do Maranhão</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/355/parecer_previo_tce-ma_4040.2023.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/355/parecer_previo_tce-ma_4040.2023.pdf</t>
   </si>
   <si>
     <t>PARECER PRÉVIO PL-TCE/MA Nº 523/2023</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/381/parecer_n_12.2025_da_comissao_de_justica_e_redacao.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/381/parecer_n_12.2025_da_comissao_de_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 12/2025 DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 09/2025, QUE “ALTERA O CAPÍTULO IX, SEÇÃO I, ART. 60 DA LEI Nº 142/2011, DISPÕE SOBRE A ESTRUTURA DO PLANO DE CARGOS E CARREIRA DA REDE MUNICIPAL DE ENSINO DE VILA NOVA DOS MARTÍROS – MA, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/382/parecer_n_09.2025_da_comissao_de_financas_e_orcamento.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/382/parecer_n_09.2025_da_comissao_de_financas_e_orcamento.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 09/2025 DA COMISSÃO DE FINANÇAS E ORÇAMENTO SOBRE O PROJETO DE LEI Nº 09/2025, “ALTERA O CAPÍTULO IX, SEÇÃO I, ART. 60 DA LEI Nº 142/2011, DISPÕE SOBRE A ESTRUTURA DO PLANO DE CARGOS E CARREIRA DA REDE MUNICIPAL DE ENSINO DE VILA NOVA DOS MARTÍROS – MA, E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Lia</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_conjunta_n44.2025_lia_e_alione.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_conjunta_n44.2025_lia_e_alione.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº44/2025 DE AUTORIA DAS VEREADORAS MARIA JOSÉ FERREIRA DE SOUSA E ALIONE FARIAS DE ALMEIDA. ASSUNTO: REALIZAÇÃO DE CONCURSO PÚBLICO PARA O MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_no54.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_no54.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº54/2025 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: AQUISIÇÃO DE UMA PÁ CARREGADEIRA PARA O MUNICÍPIO DE VILA NOVA DOS MARTIRÍOS - MA.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Gil Santa Marta, Alione do Tetei, Josemar do Ouro, Lia, Ricardo Socorrão</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_no06.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_no06.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO  CONUNTA N°06/2025 DE  AUTORIA DOS VEREADORES (AS) JOSÉ GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA e MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITAÇÃO DE AQUISIÇÃO (COMPRA) DE UMA CAMINHONETE OU CAMINHÃO EQUPADO PARA O SERVIÇO DE ILUMINAÇÃO PUBLICA DO NOSSO MUNICIPIO VILA NOVA DOS MARTIRIOS - MA.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_no07.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_no07.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°07/2025 DE AUTORIA DOS VEREADORES (AS) JOSÉ GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA e MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITACAO DE AQUISIÇÃO (COMPRA) DE UM CAMINHAO COLETOR E COMPACTADOR DE LIXO PARA O NOSSO MUNICIPIO VILA NOVA DOS MARTIRIOS - MA.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_no12.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_no12.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°12 /2025 DE AUTORIA DOS VEREADORES (AS) JOSÉ GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA e MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITAÇÃO DE AQUISIÇÃO DE UM CAMINHÃO PARA O TRANSPORTE DE CARNES DO MATADOURO PARA OS AÇOUGUES PARA O NOSSO MUNICIPIO VILA NOVA DOS_x000D_
 MARTIRIOS - MA</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Gil Santa Marta</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_no26.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_no26.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°26/2025 DE AUTORIA DOS VEREADORES (AS) JOSÉ GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA e MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITAÇÃO PARA A PREFEITURA MUNICIPAL FAZER A COMPRA (AQUISIÇÃO) DE 01 UM VEICULO PARA A SECRETARIA MUNICIPAL DE ESPORTE E JUVENTUDE DO MUNICIPIO VILA NOVA DOS MARTIRIOS - MA</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_no32.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_no32.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°32/2025 DE AUTORIA DOS VEREADORES (AS) JOSÉ  GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA e MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITAÇÃO PARA A PREFEITURA MUNICIPAL FAZER A COMPRA (AQUISIÇÃO) DE 01 UM VEICULO AUTOMOVEL E (AQUISIC,AO) DE 01 UMA MOTOCICLETA PARA A GUARDA MUNICIPAL DO MUNICIPIO VILA NOVA DOS MARTIRIOS - MA.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_no41.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_no41.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°41/2025 DE AUTORIA DOS VEREADORES: JOSÉ GIVANILDO DE SOUSA MATIAS, ALIONE FARIAS DE ALMEIDA, MARIA JOSÉ FERREIRA DE SOUSA, JOSEMAR RODRIGUES DA SILVA e RICARDO VIANA MATOS. ASSUNTO: AQUISIÇÃO DE UMA MAQUINA RETROESCAVADEIRA E UMA CACAMBA PARA O MUNICÍPIO, DE VILA NOVA DOS MARTIRIOS-MA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -721,68 +721,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/255/projeto_de_lei_003_2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_05_2025_incremento_ao_piso_da_atencao_basica.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/311/projeto_de_lei_06_2025_ppa_2026_2029.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/312/projeto_de_lei_07_2025_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_08_2025_diarias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/256/parecer_no01.2025-_reajuste_salarial_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/257/parecer_no02.2025-_reajuste_salarial_do_servidores.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/268/parecer_no03.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/303/parecer_no_04.2025_cfin.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/314/parecer_n05_2025-cfin.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/315/parecer_n03_2025_cjure1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/317/parecer_n04_2025_cjure1.pdf.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/318/parecer_n07_2025_cfin_2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/327/parecer_08.2025_cfin.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/328/parecer_07.2025_da_comissao_de_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/355/parecer_previo_tce-ma_4040.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/381/parecer_n_12.2025_da_comissao_de_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/382/parecer_n_09.2025_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_conjunta_n44.2025_lia_e_alione.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_no54.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_no06.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_no07.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_no12.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_no26.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_no32.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_no41.2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/255/projeto_de_lei_003_2025_ldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/301/projeto_de_lei_05_2025_incremento_ao_piso_da_atencao_basica.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/311/projeto_de_lei_06_2025_ppa_2026_2029.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/312/projeto_de_lei_07_2025_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/320/projeto_de_lei_08_2025_diarias.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/256/parecer_no01.2025-_reajuste_salarial_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/257/parecer_no02.2025-_reajuste_salarial_do_servidores.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/268/parecer_no03.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/303/parecer_no_04.2025_cfin.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/314/parecer_n05_2025-cfin.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/315/parecer_n03_2025_cjure1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/317/parecer_n04_2025_cjure1.pdf.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/318/parecer_n07_2025_cfin_2.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/327/parecer_08.2025_cfin.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/328/parecer_07.2025_da_comissao_de_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/355/parecer_previo_tce-ma_4040.2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/381/parecer_n_12.2025_da_comissao_de_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/382/parecer_n_09.2025_da_comissao_de_financas_e_orcamento.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_conjunta_n44.2025_lia_e_alione.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_no54.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_no06.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_no07.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_no12.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_no26.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_no32.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_no41.2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="64" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="144.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="143.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>