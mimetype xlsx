--- v0 (2026-02-08)
+++ v1 (2026-04-26)
@@ -54,1608 +54,1608 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>REC</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Isac Soares, Meikilo, Professor Manoelzinho</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/84/requerimento_1_elson_isac_e_manoel.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/84/requerimento_1_elson_isac_e_manoel.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 02/2025 Solicitando que seja realizada a reforma e ampliação da Escola Estadual JOSUÉ MONTELLO no Município de Vila Nova dos Martírios-MA.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Meikilo, Isac Soares, João Fredson</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento_3_elson_isac_e_fredson.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento_3_elson_isac_e_fredson.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 03/2025 Solicitação de construção do Matadouro Municipal de Vila Nova dos Martírios-MA.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento_1_elson_isac_e_fredson.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento_1_elson_isac_e_fredson.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 01/2025 Solicitação de asfaltamento ou Bloqueteamento do Bairro da Paz no Município de Vila Nova dos Martírios-MA.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Meikilo</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/294/requerimento_n04_elson_gomes_da_silva.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/294/requerimento_n04_elson_gomes_da_silva.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº04/2025 DE AUTORIA DO VEREADOR ELSON GOMES DA SILVA. ASSUNTO: LIMPEZA, EMPIÇARRAMENTO E BLOQUETEAMENTO DO BAIRRO VILA AMERICANA COM URGÊNCIA</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alione do Tetei</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_n03_alione.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_n03_alione.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 03/2025 DE AUTORIA DA VEREADORA ALIONE FARIAS DE ALMEIDA. ASSUNTO: REVITALIZAÇÃO DA CRECHE CRIANÇA FELIZ NO POVOADO DE CUVERLÂNDIA NO MUNICÍPIO VILA NOVA DOS MARTÍRlOS - MA.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_n_05_alione.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_n_05_alione.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 05/2025 DE AUTORIA DA VEREADORA ALIONE FARIAS DE ALMEIDA. ASSUNTO: QUE O MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA, ATRAVÉS DA SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS, PROVIDENCIE OS MEIOS NECESSÁRIOS PARA FAZER A LIMPEZA E INSTALAÇÃO DE CERCAS NA ÁREA PRÓXIMO AO CEMITÉRIO DE MARCOLÂNDIA, NO MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Gil Santa Marta</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_no05.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_no05.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 05.2025 POÇO ARTESIANO NA VILA SANTA MARTA</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_no06.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_no06.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº06.2025 CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE NO BAIRRO VILA AMERICANA.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Gil Santa Marta, Josemar do Ouro</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_no38.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_no38.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº38/2025 DE AUTORIA DO VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: REFORMA DA PRAÇA DO BAIRRO SÃO GERALDO NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_no_41.2025_jose_givanildo_de_sousa_matias.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_no_41.2025_jose_givanildo_de_sousa_matias.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº41/2025 DE AUTORIA DO VEREADOR GIL SANTA MARTA. ASSUNTO: INSTALAÇÃO DE BUEIRO OU CONSTRUÇÃO DE PONTE NA RUA 02, NO BAIRRO VILA VÁ (ENTRE AS RUAS ALCÍDES SANTOS E SANTO INÁCIO).</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_no42.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_no42.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº42/2025 DE AUTORIA DO VEREADOR GIL SANTA MARTA. ASSUNTO: REFORMA DO CAMPO DE FUTEBOL DE MARCOLÂNDIA</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/44/inidcacao_no25.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/44/inidcacao_no25.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA Nº25/2025 ASSUNTO: INSTALAÇÃO DE BUEIRROS E EMPIÇARRAMENTO DA ESTRADA DA FINADA_x000D_
 DADA NO VARJÃO DEUS PROTEJA NO MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_no43.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_no43.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº43/2025 DE AUTORIA DO VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: PATROLAMENTO E RECUPERAÇÃO DA ESTRADA VICINAL DA CABECEIRA DO JATOBÁ PASSANDO PELA ALDEIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_no44.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_no44.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº44/2025 DE AUTORIA DO VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: PATROLAMENTO E RECUPERAÇÃO DA ESTRADA DA CABECEIRA DO JATOBÁ PASSANDO PELA FURNA AZUL NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_no46.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_no46.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº46/2025 DE AUTORIA DO VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: PATROLAMENTO E RECUPERAÇÃO DA ESTRADA RURAL DO MARCELININHO NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_no47.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_no47.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº47/2025 DE AUTORIA DO VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: REVITALIZAÇÃO DA ESCOLA RAQUEL DE QUEIROZ NA CABECEIRA DO JATOBÁ NA ZONA RURAL DESTE MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_no48.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_no48.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº48/2025 PATROLAMENTO E RECUPERAÇÃO DA ESTRADA RURAL NO VARJÃO DO_x000D_
 SENHOR EVANDRO, NO MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_no50.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_no50.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº50/2025 ASSUNTO: RECONSTRUÇÃO DA PONTE PRÓXIMO A ANTIGA FAZENDA DO SR. AFONSO NA_x000D_
 ALDEIA NO MUNICIPIO VILA NOVA DOS MARTIRIOS - MA</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_no51.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_no51.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº51/2025  DE AUTORIA DO VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: REFORMA DA PONTE QUE DA ACESSO A FAZENDA DO SR. LILI NA ZONA RURAL DO JABUTI, NO MUNICIPIO VILA NOVA DOS MARTIRIOS - MA.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_no03.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_no03.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº03/2025 ASSUNTO: CONSERTO E MANUTENÇÃO DA PONTE EM FRENTE A FAZENDA_x000D_
 DO SR. SERGIPANO PROXIMO A FERROVIA</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_no04.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_no04.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA Nº 39/2025 DE AUTORIA DOS VEREADORES JOSÉ GIVANILDO DE SOUSA MATIAS e JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CONSTRUÇÃO DO MATADOURO MUNICIPAL DE VILA NOVA DOS MARTÍRIOS - MA</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_no07.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_no07.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº07/2025 DE AUTORIA DO VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: CONSTRUÇÃO DE UM PONTO DE PARADA PARA ÔNIBUS ESCOLAR NA VILA SANTA MARTA</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_no52.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_no52.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº52/2025 DE AUTORIA DO VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: RECUPERAÇÃO DA PONTE DO IGARAPÉ MARTÍRIOS QUE LIGA AS PROPRIEDADES DO IRMÃO PEREIRA, ROSEANE, ZE, ASSIS, NETO E TONHO DO NEUDO NA ZONA RURAL DO MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Ricardo Socorrão</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/63/indicacao_6_ricardo.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/63/indicacao_6_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 06/2025 DE AUTORIA DO VEREADOR RICARDO VIANA MATOS. ASSUNTO: AQUISIÇÃO DE UM TRATOR CORTADOR DE GRAMA PARA O MUNICÍPlO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao_7_ricardo.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao_7_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 07/2025 OPERAÇÃO TAPA-BURACOS NA AVENIDA AYRTON SENNA EM PARCERIA COM O GOVERNO DO ESTADO DO MARANHÃO E O MUNICÍPIO DE VILA NOVA DOS MARTÍRlOS-MA.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_10_ricardo.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_10_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 10/2025 DE AUTORIA DO VEREADOR RICARDO VIANA MATOS. ASSUNTO: PAVIMENTAÇÃO ASFÁLTICA OU CALÇAMENTO EM BLOQUETES COM DRENAGEM NA RUA CRISTO REIS, ENTRE AS RUAS 1 E 2, BAIRRO VILA VÁ NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_9_ricardo.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_9_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 09/2025 INSTALAÇÃO DE ILUMINAÇÃO NA ÁREA DO MUNICÍPIO CEDIDA PARA ASSOCIAÇÃO FILANTRÓPICA OFFROAD COMANDO BRAVO EM VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Isac Soares</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_1_isac.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_1_isac.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 01/2025 DE AUTORIA DO VEREADOR ISAC SOARES DE ARAÚJO. ASSUNTO: SOLICITAÇÃO DE BLOQUETEAMENTO OU ASFALTAMENTO DAS RUAS DO BAIRRO BURITI NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Gil Santa Marta, Alione do Tetei, Josemar do Ouro, Lia, Ricardo Socorrão</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_27.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_27.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 27/2025. ASSUNTO: SOLICITAÇÃO DE OBRAS DE PAVIMENTAÇÃO E MELHORIAS NA RUA JK NO BAIRRO DA PAZ NA SEDE DESTE MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_2_elson.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_2_elson.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 02/2025 DE AUTORIA DO VEREADOR ELSON GOMES DA SILVA. ASSUNTO: CONCLUSÃO DA REFORMA DO CAMPO MUNICIPAL DO POVOADO DE CURVELÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_3_elson.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_3_elson.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 03/2025 DE AUTORIA DO VEREADOR ELSON GOMES DA SILVA. ASSUNTO: RECUPERAÇÃO ASFÁLTICA OU BLOQUETEAMENTO COM CONSTRUÇÃO DE CALÇADAS E MEIOS-FIOS DAS RUAS DO POVOADO DE CURVELÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRlOS-MA.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_4_elson.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_4_elson.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 04/2025 DE AUTORIA DO VEREADOR ELSON GOMES DA SILVA. ASSUNTO: RECUPERAÇÃO DA ESTRADA QUE LIGA O MUNICÍPIO DE NOVA DOS MARTÍRIOS-MA, A CIDADE DE SÃO SEBASTIÃO DO TOCANTINS</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_6_elson.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_6_elson.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 06/2025 DE AUTORIA DO VEREADOR ELSON GOMES DA SILVA. ASSUNTO: CONSTRUÇÃO DA SEDE PRÓPRIA DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_2_isac.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_2_isac.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 02/2025 ASFALTAMENTO COM PISTA DE CAMINHADA DO TRECHO QUE DÁ ACESSO AO CONJUNTO HABITACIONAL SANTA MARTA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_3_isac.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_3_isac.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 03/2025 DE AUTORIA DO VEREADOR ISAC SOARES DE ARAÚJO. ASSUNTO: CONSTRUÇÃO DA PONTE DA GALERIA DO POVOADO DE MARCOLÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_4_isac.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_4_isac.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 04/2025 RECUPERAÇÃO ASFÁLTICO, MEIO FIO, SARJETA, CALÇADAS E PLACAS DE SINALIZAÇÃO DA RUA RIO BRANCO QUE INICIA NA MA 125 ATÉ SÃO GERALDO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_5_isac.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_5_isac.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 05/2025 CONSTRUÇÃO DE PONTOS DE APOIO PARA OS ALUNOS DA ZONA RURAL NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_7_isac.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_7_isac.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 07/2025 ASFALTAMENTO OU BLOQUETEAMENTO DA RUA LAURENTINO SOARES NO BAIRRO VILA JOÃO PINTO NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_8_isac.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_8_isac.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 08/2025 CONSTRUÇÃO DE BANHEIROS COM VESTIÁRIOS NO CAMPO DE FUTEBOL DO POVOADO DE MARCOLÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_9_isac.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_9_isac.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 09/2025 DE AUTORIA DO VEREADOR ISAC SOARES DE ARAÚJO. ASSUNTO: SOLICITAÇÃO DE CANALIZAÇÃO DE ÁGUA DO BAIRRO CRISTO REI NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Isac Soares, Meikilo</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_conjunta_9_isac_e_elson.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_conjunta_9_isac_e_elson.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO  CONJUNTA N° 09/2025 CONSTRUÇÃO E DOAÇÃO DE CASAS POPULARES PARA AS FAMÍLIAS CARENTES DOS BAIRROS SÃO GERALDO E BURITI NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>Lia</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_no03.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_no03.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº03/2025 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA - ASSUNTO: CANALETAS NA RUA PRINCIPAL POVOADO MARCOLÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_no05.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_no05.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº05/2025 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA - ASSUNTO: INSTALAÇÃO DE GRADES DE PROTEÇÃO NA PRAÇA DO POVOADO DE MARCOLÂNDIA NO MUNICIPIO DE VILA NOVA DOS MARTIRIOS - MA.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_no06.2025_maria_jose_ferreira_de_sousa_parquinhos_de_diversao.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_no06.2025_maria_jose_ferreira_de_sousa_parquinhos_de_diversao.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº06/2025 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA - ASSUNTO: CONSTRUÇÃO DE PARQUINHOS DE DIVERSÃO EM TODAS AS PRAÇAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_no07.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_no07.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº07/2025 DE AUTORIA DA VEREADORA MARIA JOSE FERREIRA DE SOUSA - ASSUNTO: POÇO ARTESIANO NO CEMITÉRIO DE MARCOLÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_no08.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_no08.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº08/2025 ASSUNTO: POÇO ARTESIANO NO CEMITÉRIO DE CURVELÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTIRIOS-MA.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº09/2025 ASSUNTO: ENERGIA ELÉTRICA NO CEMITÉRIO DO POVOADO CURVELNDIA NO MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_no10.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_no10.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº10/2025 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: INSTALAÇÃO DE ENERGIA ELÉTRICA NO CEMITÉRIO DO POVOADO MARCOLÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº11/2025 ASSUNTO: CANALETAS NA RUA PRINCIPAL POVOADO MARCOLÂNDIA NO MUNICÍPIO DE_x000D_
 VILA NOVA DOS MARTIRIOS-MA</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_no12.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_no12.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº12/2025 ASSUNTO: LIMPEZA DA ARÉA EM TORNO DO CAMPO DE FUTEBOL NO POVOADO DE MARCOLÂNDIA NO MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_no13.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_no13.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº13/2025 ASSUNTO: RECUPERAÇÃO  E AMPLIAÇÃO DO MURO DO CEMITÉRIO DO POVOADO_x000D_
 MARCOLÂNDIA NO MUNICIPIO DE VILA NOVA DOS MARTÍRIOS-MA</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_no14.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_no14.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº14/2025 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO POVOADO JATOBAZINHO NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no17.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no17.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº17/2025 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITAÇÃO DE ESCAVAÇÃO DE UM POÇO ARTESIANO NO VARJÃO DA ESPERANÇA NO MUNICÍPIO DE VILA NOVA DOS MARTIRIOS - MA.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_no18.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_no18.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº18/2025 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: POÇO ARTESIANO NO POVOADO DE MARCOLÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_no20.2025_-lia.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_no20.2025_-lia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº20/2025 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: REFORMA DO PRÉDIO DA DELEGACIA DA 3ª CIA DO 32º BPM DE VILA NOVA DOS MARTÍRIOS-MA, EM PARCERIA COM O GOVERNO DO ESTADO DO MARANHÃO E A PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_no21.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_no21.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº21/2025 ASSUNTO: CONSTRUÇÃO DE UMA FOSSE NA ESCOLA INFANTIL MUNDO DO SABER NO POVOADO DE MARCOLÂNDIA NO MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_no22.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_no22.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº22/2025 ASSUNTO: INSTALAÇÃO DE UMA CAIXA D'ÁGUA NO POVOADO DE MARCOLÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_no23.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_no23.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº23/2025 DA VEREADORA MARIA JOSÉ FERREIRA SE SOUSA. ASSUNTO: CONSTRUÇÃO DE UM PARQUINHO DE DIVERSÃO NA ESCOLINHA MUNDO DO SABER.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_no24.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_no24.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº24/2025 ASSUNTO: OBRAS DE MELHORIAS NO BREJO DE MARCOLÂNDIA MUNICIPIO DE VILA NOVA_x000D_
 DOS MARTIRIOS-MA</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_no25.2025_quebra_molas_em_frente_ao_brejo_em_marcolandia.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_no25.2025_quebra_molas_em_frente_ao_brejo_em_marcolandia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°25/2025 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: CONSTRUÇÃO DE UM QUEBRA-MOLAS EM FRENTE AO BREJO NO POVOADO DE MARCOLÂNDIA NO MUNICiP1O DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_no26.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_no26.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº26/2025 ASSUNTO: SOLICITAÇÃO A PREFEITURA MUNICIPAL PARA A REALIZAÇÃO DE OBRAS DE INFRAESTRUTURA E MELHORIA NA AVENIDA BIDA CUNHA (RUA DO COMERCIO), NO POVOADO DE MARCOLÂNDIA, NESTE MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_no27.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_no27.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 27/2025 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: PONTOS DE PARADA, NOS POVOADOS PARAISO, CURVELÂNDIA, LONTRA, JATOBAZINHO, ASSENTAMENTOS DEUS PROTEJA E SAPUCAIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_no28.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_no28.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº28/2025 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: CONSTRUÇÃO DE UMA PISTA DE CAMINHADA EM TORNO DA PRAÇA DO POVOADO MARCOLÂNDIA NESTE MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_no31.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_no31.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº31/2025 ASSUNTO: RECUPERAÇÃO E EMPIÇARRAMENTO DA ESTRADA VICINAL SETOR VARJÃO SAPUCAIA NO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_no32.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_no32.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº32/2025 DE AUTORIA DA VEREADORA LIA. ASSUNTO: RECUPERAÇÃO E EMPIÇARRAMENTO DAS ESTRADA VICINAL SETOR MARRECO QUE LIGA AS CABECEIRAS DO JATOBÁ DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>Lia, Alione do Tetei, Gil Santa Marta, Josemar do Ouro, Ricardo Socorrão</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_no34.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_no34.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA Nº34/2025  DE AUTORIA DOS VEREADORES. Sra. MARIA JOSE FERREIRA SOUSA, JOSE GIVANILDO DE SOUSA MATIAS, JOSEMAR R. DA SILVA, RICARDO VIANA MATOS E ALIONE FARIAS DE ALMEIDA ASSUNTO: CONSTRUÇÃO DO CENTRO CULTURAL DE VILA NOVA DOS MARTIRIOS-MA</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_no35.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_no35.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº35/2025 ASSUNTO: INSTALAÇÃO DE QUEBRA-MOLAS NAS RUAS SALUSTRIANA e RUA NOVA_x000D_
 NO POVOADO MARCOLÂNDIA NESTE MUNICIPIO VILA NOVA DOS MARTÍRIOS - MA</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/131/20250923110308_001.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/131/20250923110308_001.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 36/2025 DE AUTORIA DA VEREADORA LIA. ASSUNTO: RECUPERAÇÃO E AMPLIAÇÃO DO MURO DO CEMITÉRIO DO POVOADO DE MARCOLÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_no38.2025-_assinada.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_no38.2025-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº38/2025 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: CONSTRUÇÃO DA PRAÇA DO ESTÁDIO MUNICIPAL EDVAL BATISTA DA CRUZ JÚNIOR NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_no39.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_no39.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº39/2025 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: INCLUSÃO DE UMA PISTA DE CAMINHADA E CICLOVIA AO PROJETO DE PAVIMENTAÇÃO DA AVENIDA AMERICANA</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_no40.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_no40.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº40/2025 DE AUTORIA DA EXMA. SRA. VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: INSTALAÇÃO DE LOMBADAS (QUEBRA MOLAS) NO POVOADO LONTRA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_no41.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_no41.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº41/2025 ASSUNTO: CONSTRUÇÃO DE UM TERMINAL RODOVIARIO PARA VANS DE TRANSPORTE_x000D_
 ALTERNATIVOS NO MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº42/2025 ASSUNTO: RECUPERAÇÃO E AMPLIAÇÃO DO MURO DO CEMITÉRIO DO POVOADO DE CUVERLÂNDIA NO MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_no43.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_no43.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº43/2025 ASSUNTO: ILUMINAÇÃO DA VILA SANTA MARTA NO MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_no46.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_no46.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº46/2025 ASSUNTO: CONSTRUÇÃO DE UMA PRAÇA NO BAIRRO SANTA LURDES I NO MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/141/indicacao_no47.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/141/indicacao_no47.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº47/2025 ASSUNTO: RECUPERAÇÃO DA ESTRADA VICINAL MUNICIPAL SAINDO DO CORREGO DAS TRAIRAS, FINALIZANDO NO CORREGO DOS PEBAS RURAL DO POVOADO DE CURVERLANDIA NO MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_no49.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_no49.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº49/2025 ASSUNTO: CONSTRUÇÃO DE UMA ESCOLA DIGNA NO POVOADO DE CURVELÂNDIA NO_x000D_
 MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº50/2025 ASSUNTO: EMPIÇARAMENTO DA ESTRADA VICINAL DO VARJÃO DA ESPERANÇA NO_x000D_
 POVOADO DE CUVERLÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTIRIOS-MA.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no52.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no52.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº52/2025 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: BLOQUETEAMENTO OU ASFALTAMENTO DAS RUAS DO POVOADO PARAÍSO NO MUNÍCIPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_no53.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_no53.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº53/2025 ASSUNTO: REDUTOR DE VELOCIDADE NO CRUZAMENTO DA RUA CONSORCIO MIRA E RUA_x000D_
 DA MATRIZ NO POVOADO DE CURVELÂNDIA MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_no56.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_no56.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº56/2025 ASSUNTO: CONSTRUÇÃO DE UM NOVO PRÉDIO PARA FUNCIONAMENTO DA CÂMARA MUNICIPAL NO MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_no58.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_no58.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº58/2025 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: RECUPERAÇÃO DA ESTRADA VICINAL QUE DA ACESSO AO SARANZAL NA ZONA RURAL DO POVOADO MARCOLÂNDIA NESTE MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no59.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no59.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº59/2025 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: REVITALIZAÇÃ0 DA CRECHE MUNDO DO SABER NO POVOADO DE MARCOLÂNDIA NO MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº60/2025 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: AMPLIAÇÃO DO CEMITÉRIO DO POVOADO DE MARCOLÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_no01.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_no01.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°01/2025. AUTORIA DOS VEREADORES (AS) JOSÉ GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA e MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITACAO PARA A PREFEITURA MUNICIPAL E SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PUBLICOS PARA FAZER A RECUPERAÇÃO DO CALÇAMENTO, MEIO FIOS E CANALETAS DAS RUAS DO CENTRO DA CIDADE EM NOSSO MUNICÍPIO VILA NOVA DOS MARTIRIOS - MA.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_conjunta_no02.20252.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_conjunta_no02.20252.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°02/2025 DE  AUTORIA DOS. VEREADORES (AS) JOSE GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA e MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITAÇÃO DE OBRAS DE COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO DE PARE E A SINALIZAÇÃO E PINTURA DAS LOMBADAS E QUEBRA-MOLAS NAS RUAS E AVENIDAS DA SEDE E DOS POVOADOS DO MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_no03.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_no03.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°03/2025 DE AUTORIA DOS VEREADORES (AS) JOSÉ GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA e MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITA A REALIZAÇÃO DE OBRAS DE INFRAESTRUTURA CONSTRUÇÃO DE UMA CANAL PARA ESCOAMENTE DE AGUAS E MELHORIAS NO BAIRRO SANTA LURDES II (VILA VÁ) NA SEDE DESTE MUNICIPIO VILA NOVA DOS MARTIRIOS - M</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_no04.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_no04.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°04/2025 DE  AUTORIA DOS (AS) JOSE GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA e MARIA JOSE FERREIRA DE SOUSA. ASSUNTO: SOLICITAÇÃO DE COSTRUÇÃO DE UMA ESTAÇÃO DE TREM DE_x000D_
 PASSAGEIROS NA ESTRADA DE FERRO CARAJAS NO MUNICIPIO VILA NOVA DOS MARTIRIOS - MA PARA ATENDER OS NOSSOS MUNICIPES E CIDADES VIZINHAS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_no08.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_no08.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°08/2025 AUTORIA DOS VEREADORES (AS) JOSÉ GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA e MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITAÇÃO PARA A CONCLUSÃO DAS OBRAS DE CONSTRUÇÃO DO COMPLEXO ESPORTIVO NA SEDE DESTE MUNICIPIO VILA NOVA DOS MARTIRIOS - MA</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_conjunta_no09.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_conjunta_no09.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°09/2025  AUTORIA DOS VEREADORES (AS) GIL SANTA MARTA, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA e MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITA A AQUISIÇÃO E IMPLANTAÇÃO DE ACADEMIAS DE SAÚDE PÚBLICA AO AR LIVRE NAS PRAÇAS DA SEDE E NOS POVOADOS DESTE MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_no13.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_no13.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONUNTA N°13/2025 DE AUTORIA DOS VEREADORES (AS) JOSÉ GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA e MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITAÇÃO A PREFEITURA MUNICIPAL PARA A CONSTRUÇÃO DE UM VIVEIRO MUNICIPAL NESTE MUNICIPIO VILA NOVA DOS MARTIRIOS - MA, PARA DISTRIBUIÇÃO DE MUDAS FRUTIFERAS E ARBORIZAÇÃO AS FAMILIAS VILANOVENSES.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_no15.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_no15.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°15/2025 DE AUTORIA DOS VEREADORES (AS) JOSÉ  GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA e MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITA A REALIZAÇÃO DE OBRAS DE INFRAESTRUTURA COM A COSTRUÇÃO DE UMA ROTATÓRIA NA RODOVIA MA - 125, NO CRUZAMENTO COM A AVENIDA AMERICANA NA SEDE DESTE MUNICIPIO VILA NOVA DOS MARTIRIOS - MA.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_no16.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_no16.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°16/2025 DE AUTORIA (AS) JOSÉ GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA e MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITAMOS A IMPLANTAÇÃO E CONSTRUÇÃO DE UMA FABRICA DE_x000D_
 BLOQUETES E MEIO FIOS PARA O MUNICIPIO VILA NOVA DOS MARTIRIOS - MA</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Gil Santa Marta, Alione do Tetei, João Fredson, Josemar do Ouro, Lia, Ricardo Socorrão</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_conjunta_no19.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_conjunta_no19.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°19/2025 DE AUTORIA DOS VEREADORES (AS) JOSE GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA, MARIA JOSÉ FERREIRA DE SOUSA e JOÃO FREDSON ALVES DE CARVALHO. ASSUNTO: SOLICITAMOS A REALIZAÇÃO DE OBRAS DE INFRAESTRUTURA CONSTRUÇÃO E REVITALIZAÇÃO NO CAMPO DE FUTEBOL DO POVOADO JATOBAZINHO NA ZONA RURAL DESTE MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_no20.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_no20.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°20/2025 DE  AUTORIA DOS VEREADORES (AS) JOSÉ GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA e MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITAMOS A REALIZAÇÃO DE OBRAS DE INFRAESTRUTURA TERRAPLENAGEM, ASFALTAMENTO OU CALÇAMENTO DAS RUAS DO POVOADO JATOBAZINHO NA ZONA RURAL DESTE MUNICIPIO VILA NOVA DOS MARTIRIOS - MA</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_no23.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_no23.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°23/2025 DE AUTORIA DOS VEREADORES (AS) JOSÉ GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA, MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITAMOS QUE SEJA FEITO O SERVIÇO DE TERRAPLENAGEM, COM PAVIMENTAÇÃO ASFALTICA OU BLOQUETEAMENTO, E COLOCAÇÃO  DE MEIO FIO E CANALETAS, NAS RUAS E AVENIDAS DO BAIRRO VILA AMERICANA NA SEDE DESTE MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_no27.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_no27.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°27/2025  DE AUTORIA DOS VEREADORES (AS) JOSÉ GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA e MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITAÇÃO DE OBRAS DE PAVIMENTAÇÃO E MELHORIAS NA RUA JK NO BAIRRO DA PAZ NA SEDE DESTE MUNICIPIO VILA NOVA DOS MARTIRIOS - MA.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_no32.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_no32.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°33/2024 DE AUTORIA DOS VEREADORES (AS) JOSÉ GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA e MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITAÇÃO DE OBRAS DE COLOCAÇÃO DE POSTES E LUMINARIAS NOS CANTEIROS CENTRAIS DA RUA SETE DE SETEMBRO NO CENTRO DA SEDE DO MUNICÍPIO VILA NOVA DOS MARTIRIOS - MA</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_no34.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_no34.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°34/2025 DE AUTORIA DOS VEREADORES (AS) JOSÉ GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA e MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITA A REALIZACAO DE OBRAS DE CONSTRUÇÃO DE UMA NOVA PONTE NA FAZENDA DO SEU BOLINHA NA ESTRADA DE ACESSO AO MUNICIPIO DE RONDON DO PARA.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_no35.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_no35.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°35/2025 DE  AUTORIA DOS VEREADORES (AS) JOSE GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA e MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITAÇÃO A PREFEITURA MUNICIPAL PARA A REALIZAÇÃO DE OBRAS DE INFRAESTRUTURA CONSTRUÇÃO DE UM PORTAL DE BOAS VINDAS NA RODOVIA MA 125 SAIDA PARA O MUNICIPIO SAO PEDRO DA AGUA BRANCA NA SEDE DESTE MUNICIPIO VILA NOVA DOS MARTIRIOS - MA</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_no36.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_no36.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°36/2025 DE  AUTORIA DOS VEREADORES (AS) JOSÉ GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA e MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITAÇÃO A PREFEITURA MUNICIPAL PARA A REALIZAÇÃO DE OBRAS DE REFORMA E MELHORIAS NO ESTADIO MUNICIPAL DE VILA NOVA DOS MARTIRIOS - MA.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_no37.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_no37.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°37/2025. SECRETARIA LEG. CAMARA MUN. DE VEREADORES. AUTORIA DOS VEREADORES (AS) JOSÉ GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA e MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITA A REALIZAÇÃO DE OBRAS DE COSTRUCAO DE UMA ESCOLA EM TEMPO INTEGRAL NA SEDE DO MUNICIPIO VILA NOVA DOS MARTIRIOS - MA.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_conujnta_no40.2005..pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_conujnta_no40.2005..pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°40/2025 DE AUTORIAS DOS VEREADORES (AS) JOSÉ GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA, MARIA JOSÉ FERREIRA DE SOUSA e JOÃO FREDSON ALVES DE CARVALHO. ASSUNTO: SOLICITA A REALIZAÇÃO DE OBRAS DE INFRAESTRUTURA COM ASFALTAMENTO OU CALCAMENTO DAS RUAS DO CONJUNTO RESIDENCIAL SANTA MARTA NA SEDE DESTE MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>João Fredson</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/196/indicacao_no02.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/196/indicacao_no02.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°02/2025. DE AUTORIA DO VEREADOR SR. JOÃO FREDSON ALVES CARVALHO ASSUNTO: REFORMA DO ANTIGO PREDIO DO PETI ONDE ESTA FUNCIONANDO O SERVIÇO DE CONVIVENCIA E FORTALECIMENTOS DE VINCULOS NO POVOADO DE MARCOLÂNDIA MUNICÍPIO DE VILA NOVA DOS MARTIRIOS - MA.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao_no03.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao_no03.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°03/2025 DE AUTORIA DO VEREADOR SR. JOÃO FREDSON ALVES DE CARVALHO ASSUNTO: CONSTRUÇÃO DA PONTE DO CORREGO JATOBA NO VARJAO DO SR. EVANDRO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/198/indicacao_no05.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/198/indicacao_no05.2025.pdf</t>
   </si>
   <si>
     <t>INDICACAO N°05.2025 DE  AUTORIA DO VEREADOR SR. JOÃO FREDSON ALVES DE CARVALHO ASSUNTO: SOLICITAÇÃO DA CONSTRUÇÃO DE UM SISTEMA DE DRENAGEM DAS AGUAS PLUVIAIS NA RUA PIAUI, PROXIMO AO CRAS (EM FRENTE A CASA DO PROFESSOR ROMILDO)_x000D_
 DESTE MUNICIPIO VILA NOVA DOS MARTIRIOS - MA</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_06_fredson.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_06_fredson.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 06/2025 DE AUTORIA DO EXMO. SR. VEREADOR JOÃO FREDSON ALVES DE CARVALHO. ASSUNTO: REFORMA, AMPLIAÇÃO COM ADEQUAÇÃO DE VESTIÁRIOS NA QUADRA POLIESPORTIVA NO POVOADO DE CURVELÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_no08.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_no08.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°08 /2025 DE  AUTORIA DO VEREADOR SR. JOÃO FREDSON ALVES DE CARVALHO ASSUNTO: SOLICITAÇÃO DA INSTALAÇÃO DE BOEIROS E ATERRO NA RUA BOM JARDIM ESQUINA COM A RUA BELA VISTA, CENTRO NA SEDE DESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_no13.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_no13.2025.pdf</t>
   </si>
   <si>
     <t>INDICACAO N°13/2025. DE AUTORIA DO VEREADOR SR. JOAO FREDSON ALVES DE CARVALHO. ASSUNTO: SOLICITO A PREFEITURA MUNICIPAL E SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS PARA A FAZER O RECAPEAMENTO DA RUA SÃO RAIMUNDO ENTRE A RUA DA MANGUEIRA E RUA RIO BRANCO, 179 METROS DE VIA E RECONSTRUÇÃO PARCIAL DAS CALCADAS E ADEQUAÇÃO DO MURO LIMÍTROFE DA CASA DO PADRE MUNICIPIO VILA_x000D_
 NOVA DOS MARTIRIOS</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_no14.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_no14.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°14/2025 DE  AUTORIA DO VEREADOR SR. JOÃO FREDSON ALVES DE CARVALHO ASSUNTO: CONSTRUÇÃO DE QUEBRA-MOLAS NA RUA ÂNGELO DIAS, BAIRRO, VILA JOÃO PINTO NESTE MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_no16.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_no16.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°16/2025 DE AUTORIA DO VEREADOR SR. JOÃO FREDSON ALVES DE CARVALHO ASSUNTO: SOLICITAÇÃO DA REALIZAÇÃO DE UMA DRENAGEM PROFUNDA, BLOQUETEAMENTO E ATERRO NO PERIMETRO ENTRE A ESCOLA MUNICIPAL HUMBERTO DE CAMPOS E A ESQUINA DA RUA ALTO SAÚDE, POVOADO DE CURVELÂNDIA, MUNICÍPIO DE VILA NOVA DOS MARTIRIOS - MA.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>João Fredson, Lia</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_no17.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_no17.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°17/2025 DE  AUTORIA DOS VEREADORES SR. JOÃO FREDSON ALVES DE CARVALHO e MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: SOLICITAÇÃO DE INSTALAÇÃO DE DOIS PORTÕES NA QUADRA POLIESPORTIVA DE MARCOLÂNDIA NO MUNICIPIO DE VILA NOVA DOS MARTÍRIOS - MA</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_no18.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_no18.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°18/2025 DE AUTORIA DO VEREADOR SR. JOÃO FREDSON ALVES DE CARVALHO ASSUNTO: SOLICITAÇÃO DE MAQUINAS PARA ESCAVAÇÃO DE AÇUDES NO VARJÃO DA ESPERANÇA NO POVOADO DE CURVELÂNDIA MUNICIPIO DE VILA NOVA DOS MARTIRIOSMA.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_no20.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_no20.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°20/2025 DE AUTORIA DO VEREADOR SR. JOÃO FREDSON ALVES DE CARVALHO ASSUNTO: CONSTRUÇÃO DE UM MARCO DE LOCALIZAÇÃO NO TREVO DA ENTRADA DO ASSENTAMENTO DEUS PROTEJA NA ZONA RURAL DO MUNICÍPIO DE VILA NOVA DOS_x000D_
 MARTIRIOS-MA.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_no21.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_no21.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°21/2025 DE AUTORIA DO VEREADOR JOÃO FREDSON ALVES CARVALHO_x000D_
 ASSUNTO: AUMENTO DOS MUROS NAS ESCOLA E CRECHES NO MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_n53._2025-_ponte_do_sr._supriano.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_n53._2025-_ponte_do_sr._supriano.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº53/2025 DE AUTORIA DO EXMO. VEREADOR SR. JOSÉ GIVANILDO DE SOUSA MATIAS ASSUNTO: REFORMA DA PONTE QUE DÁ ACESSO A FAZENDA DO SR. SUPRIANO NA ZONA RURAL DO MUNICÍPIO VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Josemar do Ouro</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_6_josemar.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_6_josemar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 06/2025 REFORMA DAS CASAS DO ASSENTAMENTO DEUS PROTEJA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_15_josemar.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_15_josemar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 15/2025 REFORMA DO PRÉDIO DO CONSELHO TUTELAR NA SEDE DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Josemar do Ouro, Alione do Tetei, Gil Santa Marta, Lia, Ricardo Socorrão</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_18_josemar_gil_ricardo_lia_e_alione.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_18_josemar_gil_ricardo_lia_e_alione.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 18/2025 SOLICITA A REALIZAÇÃO DE OBRAS DE CONSTRUÇÃO DE UMA ESCOLA EM TEMPO INTEGRAL NA SEDE DO MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_19_josemar_gil_ricardo_lia_e_alione.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_19_josemar_gil_ricardo_lia_e_alione.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 19/2025 SOLICITA A REALIZAÇÃO DE OBRAS DE CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE NO BAIRRO DA PAZ (VILA REAL) PARA ATENDER A POPULAÇÃO DESTE BAIRRO E DA VILA AMERICANA NA SEDE DESTE MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_22_josemar.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_22_josemar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 22/2025 DE AUTORIA DO VEREADOR JOSEMAR RODRIGUES DA SILVA. ASSUNTO: EMPIÇARRAMENTO NAS RUAS DO BAIRRO VILA AMERICANA NO VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/238/indicacao_conjunta_11_josemar_gil_ricardo_lia_alione.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/238/indicacao_conjunta_11_josemar_gil_ricardo_lia_alione.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 11 CONSTRUÇÃO UMA NOVA SEDE DO SAMU NA ÁREA DO HOSPITAL MUNICIPAL NO MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Josemar do Ouro, Alione do Tetei, Gil Santa Marta, João Fredson, Lia, Ricardo Socorrão</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/239/indicacao_conjunta_26_josemar_gil_ricardo_lia_alione_e_fredson.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/239/indicacao_conjunta_26_josemar_gil_ricardo_lia_alione_e_fredson.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 26/2025 SOLICITA A REALIZAÇÃO DE OBRAS DE CONSTRUÇÃO DE UMA ESCOLA EM TEMPO INTEGRAL NO BAIRRO SÃO GERALDO NA SEDE DO MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/241/indicacao_no03.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/241/indicacao_no03.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°03/2025 AUTORIA DO VEREADOR JOSEMAR RODRIGUES DA SILVA ASSUNTO: CONSTRUÇÃO DE UM MERCADO PARA FEIRA LIVRE NO MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/242/indicacao_no10.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/242/indicacao_no10.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°10/2025 DE AUTORIA DO VEREADOR JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CONSTRUÇÃO DO MURO DA CRECHE EM MARCOLÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_no16.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_no16.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°16/2025 DE AUTORIA DO VEREADOR JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CONSTRUÇÃO DO CAMPO DE FUTEBOL DO BAIRRO SÃO GERALDO NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_no17.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_no17.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°17/2025 DE AUTORIA DO VEREADOR JOSEMAR RODRIGUES DA SILVA ASSUNTO: DISPONIBILIZAÇÃO DE UM LOCAL PARA FUNCIONAMENTO DA EQUOTERAPIA PARA AJUDAR NO TRATAMENTO DE CRIANÇAS COM DEFICIÊNCIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>Josemar do Ouro, Gil Santa Marta</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/245/indicacao_no24.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/245/indicacao_no24.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°024/2025 DE AUTORIA DOS VEREADORES JOSEMAR RODRIGUES DA SILVA E JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: QUE SEJA FEITO O SERVIÇO DE CONSTRUÇÃO E IMPLANTAÇÃO DO SISTEMA DE ÁGUA, COM A REDE DE DISTRIBUIÇÃO DE ÁGUA NAS RUAS E AVENIDAS DO BAIRRO VILA AMERICANA NA SEDE DESTE MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_n54._2025-_ponte_do_sr._ze_antonio.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_n54._2025-_ponte_do_sr._ze_antonio.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº54/2025 DE AUTORIA DO EXMO. VEREADOR SR. JOSÉ GIVANILDO DE SOUSA MATIAS ASSUNTO: REFORMA DA PONTE QUE DÁ ACESSO A FAZENDA DO SR.  ZÉ ANTÔNIO NA CABECEIRA DO JATOBÁ ZONA RURAL DO MUNICÍPIO VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_no_11-2025_-redutor_de_velocidade_jatobazinho.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_no_11-2025_-redutor_de_velocidade_jatobazinho.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 11/2025 DE AUTORIA DO VEREADOR RICARDO VIANA MATOS. ASSUNTO:  REDUTOR DE VELOCIDADE NAS PROXIMIDADES DO CAMPO DE FUTEBOL DO POVOADO JATOBAZINHO NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_no32.2025-_josemar.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_no32.2025-_josemar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 32/2025  DE AUTORIA DO VEREADOR JOSEMAR RODRIGUES DA SILVA. ASSUNTO: REVITALIZAÇÃO DOS BRINQUEDOS DAS PRAÇAS DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/261/indicacao_no55.2025-_gil.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/261/indicacao_no55.2025-_gil.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 55/2025  DE AUTORIA DO VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: PATROLAMENTO NAS ESTRADAS RURAIS (VARJÃO DO BATISTA).</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao_no04.205-_muro_do_cemiterio_do_jatobazinho_-_assinada.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao_no04.205-_muro_do_cemiterio_do_jatobazinho_-_assinada.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº04/2025 DE AUTORIA DA VEREADORA ALIONE FARIAS DE ALMEIDA. ASSUNTO:  CONSTRUÇÃO DO MURO DO CEMITÉRIO DO POVOADO JATOBAZINHO, NO MUNICÍPIO VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_conunta_no11.2005-_gil_e_josemar.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_conunta_no11.2005-_gil_e_josemar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA Nº11/2025 DE AUTORIA DOS EXMOS. VEREADORES SR. JOSÉ GIVANILDO DE SOUSA MATIAS E JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE NO BAIRRO VILA AMERICANA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao_no31.2025-_gil.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao_no31.2025-_gil.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº31/2025 DE AUTORIA DO VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS ASSUNTO: CRIAÇÃO DE UM CENTRO DE CONTROLE ZOONOSES NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_no56.2025-_patrolamento_estrada_santa_helena.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_no56.2025-_patrolamento_estrada_santa_helena.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº56/2025  DE AUTORIA DO VEREADOR: JOSÉ GIVANILDO DE SOUSA MATIAS ASSUNTO: PATROLAMENTO DA ESTRADA RURAL SANTA HELENA QUE DÁ ACESSO A FAZENDA DO PRIMO NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_n04.2025.__banheiros_na_quadra_de_marcolandia.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_n04.2025.__banheiros_na_quadra_de_marcolandia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº04/2025. ASSUNTO: CONSTRUÇÃO DE BANHEIROS COM VESTIÁRIOS NA QUADRA POLIESPORTIVA DE MARCOLÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_no60.2025-_aguas_pluviais_governador_castelo_e_ribeiro_da_silva_.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_no60.2025-_aguas_pluviais_governador_castelo_e_ribeiro_da_silva_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 60/2025 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA. ASSUNTO: CANALIZAÇÃO DAS ÁGUAS PLUVIAIS DAS RUAS GOVERNADOR CASTELO E RIBEIRO DA SILVA EM CUVERLÂNDIA.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>João Fredson, Professor Manoelzinho</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_no24.2025-_asfaltamento_curvelandia.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_no24.2025-_asfaltamento_curvelandia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA Nº24/2025. DE AUTORIA DOS VEREADORES: JOÃO FREDSON ALVES DE CARVALHO e MANOEL FERREIRA DA SILVA. ASSUNTO: BLOQUETEAMENTO DAS RUAS, MATRIZ, CONSÓRCIO MIRA E PRINCIPAL EM CURVELÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_no58.2025_jose_givanildo_de_sousa_matias_complemento_asfaltico_bairro_novo.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_no58.2025_jose_givanildo_de_sousa_matias_complemento_asfaltico_bairro_novo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº58/2025  DE AUTORIA DO VEREADOR: JOSÉ GIVANILDO DE SOUSA MATIAS ASSUNTO: COMPLEMENTO ASFÁLTICO DAS RUAS DO BAIRRO NOVO NO POVOADO DE MARCOLÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Meikilo, Isac Soares</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_no09.2025_elson_gomes_da_silva_e_isac_soares_de_araujo_estrada_porto_da_balsa_ao_assentamento_deus_proteja.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_no09.2025_elson_gomes_da_silva_e_isac_soares_de_araujo_estrada_porto_da_balsa_ao_assentamento_deus_proteja.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº09/2025 DE AUTORIA DOS VEREADORES SR.  ELSON GOMES DA SILVA e ISAC SOARES DE ARAÚJO ASSUNTO: RECUPERAÇÃO DA ESTRADA DO ASSENTAMENTO DEUS PROTEJA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_no14.2025_extensao_da_praca_da_lagoa.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_no14.2025_extensao_da_praca_da_lagoa.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº14/2022 DE AUTORIA DO VEREADOR RICARDO VIANA MATOS. ASSUNTO: REFORMA E EXTENSÃO DA PRAÇA FRANCISCO SILVA DE JESUS (MIZIM) NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_no_06.2025_de_autoria_da_exma._senhora_vereadora_alione_troca_da_tela_de_alambrado_da_quadra_da_praca_davi_alves_silva.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_no_06.2025_de_autoria_da_exma._senhora_vereadora_alione_troca_da_tela_de_alambrado_da_quadra_da_praca_davi_alves_silva.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 06/2025 DE AUTORIA DA EXMA. SENHORA VEREADORA ALIONE FARIAS DE ALMEIDA. ASSUNTO: SUBSTITUIÇÃO OU MANUTENÇÃO DA TELA DE ALAMBRADO DA QUADRA POLIESPORTIVA DA PRAÇA DAVI ALVES SILVA.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/304/indicacao_no_12.2025_isac_soares.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/304/indicacao_no_12.2025_isac_soares.pdf</t>
   </si>
   <si>
     <t>INDICACAÇÃO N° 12/2025 DE AUTORIA DO VEREADOR ISAC SOARES DE ARAÚJO. ASSUNTO: CONTRUÇÃO DO PÓRTICO DE ENTRADA E SAÍDA DO MUNICÍPIO, NA PONTE DO RIO MARCILINO NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_no02.2025-rua_bacabal_bom_jardim_e_rua_da_serraria.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_no02.2025-rua_bacabal_bom_jardim_e_rua_da_serraria.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 02/2025 DE AUTORIA DO VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS. ASSUNTO: ASFALTAMENTO OU BLOQUETEAMENTO DAS RUAS BOM JARDIM, BACABAL E RUA DA SERRARIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1962,68 +1962,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/84/requerimento_1_elson_isac_e_manoel.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento_3_elson_isac_e_fredson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento_1_elson_isac_e_fredson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/294/requerimento_n04_elson_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_n03_alione.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_n_05_alione.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_no05.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_no06.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_no38.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_no_41.2025_jose_givanildo_de_sousa_matias.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_no42.2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/44/inidcacao_no25.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_no43.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_no44.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_no46.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_no47.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_no48.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_no50.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_no51.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_no03.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_no04.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_no07.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_no52.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/63/indicacao_6_ricardo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao_7_ricardo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_10_ricardo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_9_ricardo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_1_isac.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_27.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_2_elson.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_3_elson.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_4_elson.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_6_elson.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_2_isac.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_3_isac.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_4_isac.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_5_isac.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_7_isac.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_8_isac.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_9_isac.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_conjunta_9_isac_e_elson.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_no03.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_no05.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_no06.2025_maria_jose_ferreira_de_sousa_parquinhos_de_diversao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_no07.2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_no08.2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_no10.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_no12.2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_no13.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_no14.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no17.2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_no18.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_no20.2025_-lia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_no21.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_no22.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_no23.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_no24.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_no25.2025_quebra_molas_em_frente_ao_brejo_em_marcolandia.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_no26.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_no27.2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_no28.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_no31.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_no32.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_no34.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_no35.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/131/20250923110308_001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_no38.2025-_assinada.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_no39.2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_no40.2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_no41.2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_no43.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_no46.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/141/indicacao_no47.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_no49.2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no52.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_no53.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_no56.2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_no58.2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no59.2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_no01.2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_conjunta_no02.20252.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_no03.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_no04.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_no08.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_conjunta_no09.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_no13.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_no15.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_no16.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_conjunta_no19.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_no20.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_no23.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_no27.2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_no32.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_no34.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_no35.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_no36.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_no37.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_conujnta_no40.2005..pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/196/indicacao_no02.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao_no03.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/198/indicacao_no05.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_06_fredson.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_no08.2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_no13.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_no14.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_no16.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_no17.2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_no18.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_no20.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_no21.2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_n53._2025-_ponte_do_sr._supriano.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_6_josemar.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_15_josemar.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_18_josemar_gil_ricardo_lia_e_alione.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_19_josemar_gil_ricardo_lia_e_alione.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_22_josemar.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/238/indicacao_conjunta_11_josemar_gil_ricardo_lia_alione.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/239/indicacao_conjunta_26_josemar_gil_ricardo_lia_alione_e_fredson.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/241/indicacao_no03.2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/242/indicacao_no10.2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_no16.2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_no17.2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/245/indicacao_no24.2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_n54._2025-_ponte_do_sr._ze_antonio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_no_11-2025_-redutor_de_velocidade_jatobazinho.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_no32.2025-_josemar.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/261/indicacao_no55.2025-_gil.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao_no04.205-_muro_do_cemiterio_do_jatobazinho_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_conunta_no11.2005-_gil_e_josemar.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao_no31.2025-_gil.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_no56.2025-_patrolamento_estrada_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_n04.2025.__banheiros_na_quadra_de_marcolandia.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_no60.2025-_aguas_pluviais_governador_castelo_e_ribeiro_da_silva_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_no24.2025-_asfaltamento_curvelandia.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_no58.2025_jose_givanildo_de_sousa_matias_complemento_asfaltico_bairro_novo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_no09.2025_elson_gomes_da_silva_e_isac_soares_de_araujo_estrada_porto_da_balsa_ao_assentamento_deus_proteja.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_no14.2025_extensao_da_praca_da_lagoa.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_no_06.2025_de_autoria_da_exma._senhora_vereadora_alione_troca_da_tela_de_alambrado_da_quadra_da_praca_davi_alves_silva.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/304/indicacao_no_12.2025_isac_soares.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_no02.2025-rua_bacabal_bom_jardim_e_rua_da_serraria.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/84/requerimento_1_elson_isac_e_manoel.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/85/requerimento_3_elson_isac_e_fredson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/86/requerimento_1_elson_isac_e_fredson.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/294/requerimento_n04_elson_gomes_da_silva.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/7/indicacao_n03_alione.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/8/indicacao_n_05_alione.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/12/indicacao_no05.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/14/indicacao_no06.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_no38.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_no_41.2025_jose_givanildo_de_sousa_matias.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_no42.2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/44/inidcacao_no25.2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_no43.2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_no44.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_no46.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_no47.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_no48.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_no50.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_no51.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_no03.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_no04.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_no07.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_no52.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/63/indicacao_6_ricardo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao_7_ricardo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_10_ricardo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_9_ricardo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_1_isac.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_27.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_2_elson.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_3_elson.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_4_elson.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_6_elson.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_2_isac.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_3_isac.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_4_isac.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_5_isac.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_7_isac.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_8_isac.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_9_isac.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_conjunta_9_isac_e_elson.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_no03.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_no05.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_no06.2025_maria_jose_ferreira_de_sousa_parquinhos_de_diversao.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_no07.2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_no08.2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/107/indicacao_no10.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/109/indicacao_no12.2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_no13.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_no14.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_no17.2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_no18.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/117/indicacao_no20.2025_-lia.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_no21.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_no22.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_no23.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_no24.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_no25.2025_quebra_molas_em_frente_ao_brejo_em_marcolandia.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_no26.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_no27.2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/125/indicacao_no28.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_no31.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_no32.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_no34.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_no35.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/131/20250923110308_001.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_no38.2025-_assinada.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_no39.2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_no40.2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_no41.2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_no43.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_no46.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/141/indicacao_no47.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_no49.2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_no52.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_no53.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_no56.2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_no58.2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_no59.2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_no01.2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_conjunta_no02.20252.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_no03.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_no04.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_no08.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_conjunta_no09.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_no13.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_no15.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_no16.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_conjunta_no19.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_no20.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_no23.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_no27.2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_no32.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/187/indicacao_no34.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_no35.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_no36.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_no37.2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_conujnta_no40.2005..pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/196/indicacao_no02.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao_no03.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/198/indicacao_no05.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/199/indicacao_06_fredson.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/201/indicacao_no08.2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/206/indicacao_no13.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_no14.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_no16.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_no17.2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_no18.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_no20.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/214/indicacao_no21.2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_n53._2025-_ponte_do_sr._supriano.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_6_josemar.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_15_josemar.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_18_josemar_gil_ricardo_lia_e_alione.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_19_josemar_gil_ricardo_lia_e_alione.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/235/indicacao_22_josemar.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/238/indicacao_conjunta_11_josemar_gil_ricardo_lia_alione.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/239/indicacao_conjunta_26_josemar_gil_ricardo_lia_alione_e_fredson.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/241/indicacao_no03.2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/242/indicacao_no10.2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_no16.2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/244/indicacao_no17.2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/245/indicacao_no24.2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_n54._2025-_ponte_do_sr._ze_antonio.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_no_11-2025_-redutor_de_velocidade_jatobazinho.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_no32.2025-_josemar.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/261/indicacao_no55.2025-_gil.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao_no04.205-_muro_do_cemiterio_do_jatobazinho_-_assinada.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_conunta_no11.2005-_gil_e_josemar.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao_no31.2025-_gil.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_no56.2025-_patrolamento_estrada_santa_helena.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/274/indicacao_n04.2025.__banheiros_na_quadra_de_marcolandia.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/278/indicacao_no60.2025-_aguas_pluviais_governador_castelo_e_ribeiro_da_silva_.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/279/indicacao_no24.2025-_asfaltamento_curvelandia.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_no58.2025_jose_givanildo_de_sousa_matias_complemento_asfaltico_bairro_novo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/283/indicacao_no09.2025_elson_gomes_da_silva_e_isac_soares_de_araujo_estrada_porto_da_balsa_ao_assentamento_deus_proteja.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_no14.2025_extensao_da_praca_da_lagoa.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/297/indicacao_no_06.2025_de_autoria_da_exma._senhora_vereadora_alione_troca_da_tela_de_alambrado_da_quadra_da_praca_davi_alves_silva.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/304/indicacao_no_12.2025_isac_soares.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/11/indicacao_no02.2025-rua_bacabal_bom_jardim_e_rua_da_serraria.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H146"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="76.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="211.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="210.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>