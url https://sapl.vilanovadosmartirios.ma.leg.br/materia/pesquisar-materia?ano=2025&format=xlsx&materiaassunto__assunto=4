--- v0 (2026-02-08)
+++ v1 (2026-04-26)
@@ -54,166 +54,166 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>João Fredson</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/353/projeto_de_lei_n_10.2025_joao_fredson.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/353/projeto_de_lei_n_10.2025_joao_fredson.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 10/2025, DE 03 DE NOVEMBRO DE 2025, QUE DISPÕE SOBRE A DENOMINAÇÃO DO ESTÁDIO LOCALIZADO NO POVOADO DE CURVELÂNDIA.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gil Santa Marta</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_no37.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_no37.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº37/2025 CONSTRUÇÃO DE UMA AREA COBERTA PARA OS EXPECTADORES NAS_x000D_
 CORRIDAS DE MOTOCROSS.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Ricardo Socorrão</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/61/indicacao_4_ricardo.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/61/indicacao_4_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 04/2025 DE AUTORIA DO VEREADOR RICARDO VIANA MATOS. ASSUNTO: SOLICITAÇÃO DE CONSTRUÇÃO DE UMA ARENINHA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/64/indicacao_8_ricardo.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/64/indicacao_8_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 08/2025 DE AUTORIA DO VEREADOR RICARDO VIANA MATOS. ASSUNTO: DISPONIBILIZAÇÃO DE UMA ÁREA NO MOTOCROSS PARA REALIZAÇÃO DE PRÁTICA DO GRAU PARA O MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Meikilo</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_2_elson.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_2_elson.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 02/2025 DE AUTORIA DO VEREADOR ELSON GOMES DA SILVA. ASSUNTO: CONCLUSÃO DA REFORMA DO CAMPO MUNICIPAL DO POVOADO DE CURVELÂNDIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Gil Santa Marta, Alione do Tetei, João Fredson, Josemar do Ouro, Lia, Ricardo Socorrão</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_conjunta_no19.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_conjunta_no19.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N°19/2025 DE AUTORIA DOS VEREADORES (AS) JOSE GIVANILDO DE SOUSA MATIAS, JOSEMAR RODRIGUES DA SILVA, RICARDO VIANA MATOS, ALIONE FARIAS DE ALMEIDA, MARIA JOSÉ FERREIRA DE SOUSA e JOÃO FREDSON ALVES DE CARVALHO. ASSUNTO: SOLICITAMOS A REALIZAÇÃO DE OBRAS DE INFRAESTRUTURA CONSTRUÇÃO E REVITALIZAÇÃO NO CAMPO DE FUTEBOL DO POVOADO JATOBAZINHO NA ZONA RURAL DESTE MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Josemar do Ouro</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_4_josemar.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_4_josemar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°04/2025 DE AUTORIA DO VEREADOR JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CONSTRUÇÃO DE UMA PRAÇA COM ÁREA DE ESPORTE, LAZER E ACADEMIA NO BAIRRO VILA AMERICANA NA SEDE DO MUNICÍPIO VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_24_josemar.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_24_josemar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 24/2025 CRIAÇÃO DE UM PROJETO DE LEI QUE REGULAMENTA A VAQUEJADA COMO PRATICA ESPORTIVA E CULTURAL, E INCLUSÃO NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_no36.2025_campo_de_futebol_proximo_a_quadra_de_skate.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_no36.2025_campo_de_futebol_proximo_a_quadra_de_skate.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº36/2025 DE AUTORIA DO VEREADOR JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CONSTRUÇÃO DE UM CAMPO DE FUTEBOL PRÓXIMO À QUADRA DE SKATE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -520,68 +520,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/353/projeto_de_lei_n_10.2025_joao_fredson.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_no37.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/61/indicacao_4_ricardo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/64/indicacao_8_ricardo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_2_elson.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_conjunta_no19.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_4_josemar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_24_josemar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_no36.2025_campo_de_futebol_proximo_a_quadra_de_skate.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/353/projeto_de_lei_n_10.2025_joao_fredson.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_no37.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/61/indicacao_4_ricardo.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/64/indicacao_8_ricardo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_2_elson.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_conjunta_no19.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_4_josemar.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_24_josemar.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/290/indicacao_no36.2025_campo_de_futebol_proximo_a_quadra_de_skate.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="76.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="149" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="148.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>