--- v1 (2026-02-08)
+++ v2 (2026-04-26)
@@ -54,148 +54,148 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Jorge Vieira dos Santos Filho</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_lei_04_2025_revoga_a_lei_300_2023.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_lei_04_2025_revoga_a_lei_300_2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N°04/2025. EMENTA: REVOGA INTEGRALMENTE A LEI MUNICIPAL Nº 300, DE 27 DE JUNHO DE 2023, QUE AUTORIZAVA A DESAFETAÇÃO E DOAÇÃO DE IMÓVEL PÚBLICO MUNICIPAL À CÂMARA MUNICIPAL DE VILA NOVA DOS MARTÍRIOS/MA.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/354/projeto_de_lei_09_2025_altera_artigo_da_lei_142_2011.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/354/projeto_de_lei_09_2025_altera_artigo_da_lei_142_2011.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 09 DE 30 DE OUTUBRO DE 2025 - ALTERA O CAPÍTULO IX, SEÇÃO I, ART. 60 DA LEI Nº 142/2011, DISPÕE SOBRE A ESTRUTURA DO PLANO DE CARGOS E CARREIRA DA REDE MUNICIPAL DE ENSINO DE VILA NOVA DOS MARTÍRIOS – MA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Josemar do Ouro, Gil Santa Marta, Isac Soares, João Fredson</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/310/projeto_de_resolucao_n01.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/310/projeto_de_resolucao_n01.pdf</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO Nº 01/2025 DE AUTORIA DOS VEREADORES JOSEMAR DO OURO, GIL SANTA MARTA, ISAC SOARES DE ARAÚJO E JOÃO FREDSON ALVES DE CARVALHO. ASSUNTO: ALTERA A RESOLUÇÃO Nº 01, DE 10 DE AGOSTO DE 2021, QUE DISPÕE SOBRE O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE VILA NOVA DOS MARTÍRIOS.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CJURE - Comissão Permanente de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/331/parecer_n_08.2025_da_comissao_de_justica_e_redacao.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/331/parecer_n_08.2025_da_comissao_de_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 08/2025 DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE RESOLUÇÃO Nº 02/2025.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>DEC</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>Josemar do Ouro</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/258/decreto_no03.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/258/decreto_no03.2025.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO N°03/2025 DE 28 DE FEVEREIRO DE 2025 QUE ESTABELECE PONTO FACULTATIVO NO ÂMBITO DO PODER LEGISLATIVO_x000D_
 NO MUNICIPIO DE VILA NOVA DOS MARTIRIOSMA.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/277/decreto_no01.2025-_consignado_do_banco_do_brasil_oficial.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/277/decreto_no01.2025-_consignado_do_banco_do_brasil_oficial.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº01/2025  “Regulamenta a consignação em folha de pagamento do servidor público ativo, inativo e pensionista da Câmara Municipal de Vila Nova dos Martírios-MA, no âmbito do Poder Legislativo e dá outras providências.”</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/292/decreto_legislativo_no05.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/292/decreto_legislativo_no05.2025.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO N°05/2025 - ESTABELECE PONTO FACULTATIVO NO ÂMBITO DO PODER LEGISLATIVO NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -502,68 +502,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_lei_04_2025_revoga_a_lei_300_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/354/projeto_de_lei_09_2025_altera_artigo_da_lei_142_2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/310/projeto_de_resolucao_n01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/331/parecer_n_08.2025_da_comissao_de_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/258/decreto_no03.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/277/decreto_no01.2025-_consignado_do_banco_do_brasil_oficial.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/292/decreto_legislativo_no05.2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/284/projeto_de_lei_04_2025_revoga_a_lei_300_2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/354/projeto_de_lei_09_2025_altera_artigo_da_lei_142_2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/310/projeto_de_resolucao_n01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/331/parecer_n_08.2025_da_comissao_de_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/258/decreto_no03.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/277/decreto_no01.2025-_consignado_do_banco_do_brasil_oficial.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/292/decreto_legislativo_no05.2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>