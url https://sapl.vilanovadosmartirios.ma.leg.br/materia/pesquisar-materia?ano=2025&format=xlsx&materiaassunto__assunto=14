--- v0 (2026-02-08)
+++ v1 (2026-04-26)
@@ -54,395 +54,395 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Gil Santa Marta</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_02.205-_pista_de_skate-_correto.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_02.205-_pista_de_skate-_correto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO CENTRO DE CONVIVÊNCIA PARA CRIANÇAS E ADOLESCENTES, LOCALIZADO NO BAIRRO SÃO GERALDO, MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Josemar do Ouro</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/333/decreto_legislativo_n06.2025_-_cidadao_vilanovense.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/333/decreto_legislativo_n06.2025_-_cidadao_vilanovense.pdf</t>
   </si>
   <si>
     <t>DECRETO LEGISLATIVO Nº06/2025, QUE DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃO VILANOVENSE AOS ILUSTRÍSSIMOS HOMENAGEADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CJURE - Comissão Permanente de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/262/parecer_no02-_pista_de_skate_rodrigo_rodrigues_carvalho-_corrigido.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/262/parecer_no02-_pista_de_skate_rodrigo_rodrigues_carvalho-_corrigido.pdf</t>
   </si>
   <si>
     <t>"PARECER N°02/2025 DA COMISSÃO PERMANENTE E JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI N°O2/2O25,_x000D_
 QUE "DISPOE SOBRE A DENOMINAÇÃO DO CENTRO DE CONVIVENCIA PARA CRIANÇAS E ADOLESCENTES, LOCALIZADO NO BAIRRO SÃO_x000D_
 GERALDO, MUNICIPIO DE VILA NOVA DOS MARTIRIOS - MA, E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/380/parecer_n_11.2025_da_comissao_de_justica_e_redacao.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/380/parecer_n_11.2025_da_comissao_de_justica_e_redacao.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 11/2025 DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 10/2025, QUE “DISPÕE SOBRE A DENOMINAÇÃO DO ESTÁDIO LOCALIZADO NO POVOADO DE CURVELÂNDIA"</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Professor Manoelzinho</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/4/ind-02.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/4/ind-02.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 02/2025 DE AUTORIA DO VEREADOR MANOEL FERREIRA DA SILVA. ASSUNTO: IMPLANTAÇÃO DO PROJETO DE COMBATE AO SUB-REGISTRO CIVIL DO CONSELHO NACIONAL DE JUSTIÇA - CNJ, EM PARCERIA COM O TRIBUNAL DE JUSTIÇA DO ESTADO DO MARANHÃO - TJ-MA E A PREFEITURA MUNICIPAL DE VILA NOVA DOS MARTÍRIOS- MA.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_3_manoel.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_3_manoel.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 03/2025 DE AUTORIA DO VEREADOR MANOEL FERREIRA DA SILVA. ASSUNTO: IMPLANTAÇÃO DO CONSELHO DE DIREITOS HUMANOS É FUNDAMENTAL PARA PROTEGER E PROMOVER OS DIREITOS HUMANOS NA CIDADE, ATUANDO EM DIVERSAS ÁREAS PARA GARANTIR A DIGNIDADE E A JUSTIÇA PARA TODOS. A PREFEITURA MUNICIPAL DE VILA NOVA DOS MARTÍRlOS - MA, ATRAVÉS DA SECRETARIA DE ASSISTÊNCIA SOCIAL E CIDADANIA.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Ricardo Socorrão</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/58/indicacao_1_ricardo.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/58/indicacao_1_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 01/2025 DE AUTORIA DO VEREADOR RICARDO VIANA MATOS. ASSUNTO: QUE O MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA, EM PARCERIAS COM O GOVERNO DO ESTADO DO MARANHÃO PROVIDENCIEMOS MEIOS NECESSÁRIOS PARA REALIZAÇÃO DA INSTALAÇÃO DE UM RESTAURANTE POPULAR NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/59/indicacao_2_ricardo.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/59/indicacao_2_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 02/2025 DE AUTORIA DO VEREADOR RICARDO VIANA MATOS. ASSUNTO: SOLICITA A IMPLANTAÇÃO DO VIVA PROCON PARA EMISSÃO DE DOCUMENTOS NA SEDE DESTE MUNICÍPIO VILA NOVA DOS MARTÍRlOS - MA.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/60/indicacao_3_ricardo.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/60/indicacao_3_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 03/2025 DE AUTORIA DO VEREADOR RICARDO VIANA MATOS. ASSUNTO: SOLICITAÇÃO DE INSTALAÇÃO DA ESTAÇÃO TECH - CENTRO DESCENTRALIZADO DE CAPACITAÇÃO EM INOVAÇÃO TÉCNICA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS.MA.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Meikilo</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_8_elson.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_8_elson.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 08/2025 DE AUTORIA DO VEREADOR ELSON GOMES DA SILVA. ASSUNTO: REATIVAÇÃO DO SERVIÇO DE FORTALECIMENTO DE VÍNCULOS PARA IDOSOS DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_29_josemar.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_29_josemar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 29/2025 DE AUTORIA DO VEREADOR JOSEMAR RODRIGUES DA SILVA. ASSUNTO: TITULAÇÃO DAS CASAS DO BAIRRO DA PAZ NO MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_1_elson_.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_1_elson_.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 01/2025 DE AUTORIA DO VEREADOR ELSON GOMES DA SILVA. ASSUNTO: REDE DE WI-FI GRATUITA NO MUNICÍPlO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Isac Soares, Meikilo</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/87/conjunta_11_isac_e_elson.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/87/conjunta_11_isac_e_elson.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 11/2025 DE AUTORIA DOS VEREADORES ISAC SOARES DE ARAÚJO E ELSON GOMES DA SILVA. ASSUNTO: FORMULAÇÃO DO PROGRAMA BOLSA CIDADÃ NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_conjunta_9_isac_e_elson.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_conjunta_9_isac_e_elson.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO  CONJUNTA N° 09/2025 CONSTRUÇÃO E DOAÇÃO DE CASAS POPULARES PARA AS FAMÍLIAS CARENTES DOS BAIRROS SÃO GERALDO E BURITI NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Lia</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_no02.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_no02.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº02/2025 DE AUTORIA DA VEREADORA MARIA JOSÉ FERREIRA DE SOUSA - ASSUNTO: CASA DE APOIO A MULHER VILANOVENSE NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_4_josemar.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_4_josemar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°04/2025 DE AUTORIA DO VEREADOR JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CONSTRUÇÃO DE UMA PRAÇA COM ÁREA DE ESPORTE, LAZER E ACADEMIA NO BAIRRO VILA AMERICANA NA SEDE DO MUNICÍPIO VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/240/indicacao_no01.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/240/indicacao_no01.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°01/2025 DE AUTORIA DO VEREADOR JOSEMAR RODRIGUES DA SILVA ASSUNTO: CENTRO DE APOIO AO IDOSO NO MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_no32.2025-_josemar.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_no32.2025-_josemar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 32/2025  DE AUTORIA DO VEREADOR JOSEMAR RODRIGUES DA SILVA. ASSUNTO: REVITALIZAÇÃO DOS BRINQUEDOS DAS PRAÇAS DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_no56.2025-_gil.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_no56.2025-_gil.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº56/2025 DE AUTORIA DO VEREADOR: JOSÉ GIVANILDO DE SOUSA MATIAS ASSUNTO: CRIAÇÃO DE UM PROJETO DE LEI QUE DISPÕE SOBRE O RETORNO DAS GINCANAS CULTURAIS NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao_no12.2025-_ricardo.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao_no12.2025-_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº12/2025 DE AUTORIA DO VEREADOR: RICARDO VIANA MATOS ASSUNTO:  REATIVAÇÃO DA ESCOLA DE MÚSICA TOM JOBIM NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_no34.2025-_dependente_quimico.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_no34.2025-_dependente_quimico.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº34/2025 DE AUTORIA DO VEREADOR JOSEMAR RODRIGUES DA SILVA. ASSUNTO: SOLICITA AO PODER EXECUTIVO A CRIAÇÃO DE UMA CASA DE ACOLHIMENTO E APOIO AO DEPENDENTE QUÍMICO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_no08.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_no08.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº08/2025 DE AUTORIA DO VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS ASSUNTO: CONSTRUÇÃO DE CASAS POPULARES COM RECURSO PRÓPRIO OU DO GOVERNO FEDERAL EM TODO MUNICIPIO.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_no45.2025-doacao_de_terra_para_familias_carentes-_lia.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_no45.2025-doacao_de_terra_para_familias_carentes-_lia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 45/2025 DE AUTORIA DA VEREADORA: MARIA JOSÉ FERREIRA SOUSA. ASSUNTO:  DOAÇÃO DE UMA ÁREA DE TERRA PARA LOTEAMENTO PARA AS FAMÍLIAS CARENTES NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_no14.2025_extensao_da_praca_da_lagoa.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_no14.2025_extensao_da_praca_da_lagoa.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº14/2022 DE AUTORIA DO VEREADOR RICARDO VIANA MATOS. ASSUNTO: REFORMA E EXTENSÃO DA PRAÇA FRANCISCO SILVA DE JESUS (MIZIM) NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>Isac Soares</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_no10.2025_ampliacao_do_cemiterio_municipal.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_no10.2025_ampliacao_do_cemiterio_municipal.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°10/2025 DE AUTORIA DO VEREADOR ISAC SOARES DE ARAÚJO. ASSUNTO: AMPLIAÇÃO DO CEMITÉRIO MUNICIPAL DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_no13.2025_de_autoria_do_vereador_gil_santa_marta_regularizacao_fundiaria_residencial_vila_santa_marta.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_no13.2025_de_autoria_do_vereador_gil_santa_marta_regularizacao_fundiaria_residencial_vila_santa_marta.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº13.2025 DE AUTORIA DO VEREADOR JOSÉ GIVANILDO DE SOUSA MATIAS - ASSUNTO: REGULARIZAÇÃO FUNDIÁRIA URBANA DE INTERESSE SOCIAL DO RESIDENCIAL VILA SANTA MARTA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>Plenário - PLEN</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/309/indicacoesaprovadas27_split.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/309/indicacoesaprovadas27_split.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°41/2025 DE AUTORIA DO CORPO PARLAMENTAR. ASSUNTO: CONSTRUÇÃO DE UMA PRAÇA NO POVOADO PARAÍSO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -749,68 +749,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_02.205-_pista_de_skate-_correto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/333/decreto_legislativo_n06.2025_-_cidadao_vilanovense.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/262/parecer_no02-_pista_de_skate_rodrigo_rodrigues_carvalho-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/380/parecer_n_11.2025_da_comissao_de_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/4/ind-02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_3_manoel.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/58/indicacao_1_ricardo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/59/indicacao_2_ricardo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/60/indicacao_3_ricardo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_8_elson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_29_josemar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_1_elson_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/87/conjunta_11_isac_e_elson.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_conjunta_9_isac_e_elson.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_no02.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_4_josemar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/240/indicacao_no01.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_no32.2025-_josemar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_no56.2025-_gil.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao_no12.2025-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_no34.2025-_dependente_quimico.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_no08.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_no45.2025-doacao_de_terra_para_familias_carentes-_lia.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_no14.2025_extensao_da_praca_da_lagoa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_no10.2025_ampliacao_do_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_no13.2025_de_autoria_do_vereador_gil_santa_marta_regularizacao_fundiaria_residencial_vila_santa_marta.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/309/indicacoesaprovadas27_split.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/69/projeto_02.205-_pista_de_skate-_correto.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/333/decreto_legislativo_n06.2025_-_cidadao_vilanovense.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/262/parecer_no02-_pista_de_skate_rodrigo_rodrigues_carvalho-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/380/parecer_n_11.2025_da_comissao_de_justica_e_redacao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/4/ind-02.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/9/indicacao_3_manoel.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/58/indicacao_1_ricardo.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/59/indicacao_2_ricardo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/60/indicacao_3_ricardo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_8_elson.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_29_josemar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_1_elson_.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/87/conjunta_11_isac_e_elson.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_conjunta_9_isac_e_elson.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_no02.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_4_josemar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/240/indicacao_no01.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/260/indicacao_no32.2025-_josemar.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_no56.2025-_gil.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/269/indicacao_no12.2025-_ricardo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_no34.2025-_dependente_quimico.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/275/indicacao_no08.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/276/indicacao_no45.2025-doacao_de_terra_para_familias_carentes-_lia.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_no14.2025_extensao_da_praca_da_lagoa.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/289/indicacao_no10.2025_ampliacao_do_cemiterio_municipal.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_no13.2025_de_autoria_do_vereador_gil_santa_marta_regularizacao_fundiaria_residencial_vila_santa_marta.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/309/indicacoesaprovadas27_split.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="191" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="190.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>