--- v0 (2026-02-08)
+++ v1 (2026-04-26)
@@ -54,148 +54,148 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOCH</t>
   </si>
   <si>
     <t>Moção de Honra</t>
   </si>
   <si>
     <t>Meikilo</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/82/mocao_de_honra_1_elson_.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/82/mocao_de_honra_1_elson_.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE HONRA N° 01/2025</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>REC</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Meikilo, Isac Soares, João Fredson</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/83/requerimento_2_elson_isac_e_fredson.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/83/requerimento_2_elson_isac_e_fredson.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO N° 02/2025 DE AUTORIA DOS VEREADORES JOÃO FREDSON, ISAC SOARES E ELSON GOMES. ASSUNTO: SOLICITAÇÃO DE UMA VIATURA PARA A POLÍCIA MILITAR DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Alione do Tetei</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_01_alione.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_01_alione.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 01/2025 DE AUTORIA DA VEREADORA ALIONE FARIAS DE ALMEIDA. ASSUNTO: SOLICITA A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NAS SALAS DE AULAS, PÁTIOS, SALA DOS PROFESSORES, PORTÕES DE ENTRADAS E SAÍDAS, COM ACESSO LIBERADO AOS PAIS, EM TODAS AS ESCOLAS DO MUNICÍPlO VILA NOVA DOS MARTÍRlOS - MA.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>Lia</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_no57.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_no57.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº57/2025 ASSUNTO: INSTALAÇÃO DE PORTAS ELETRONICAS COM DETECTORES DE METAIS NAS_x000D_
 ESCOLAS E CRECHES DO MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>João Fredson</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/204/indicacao_no11.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/204/indicacao_no11.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°11/2025 DE  AUTORIA DO VEREADOR SR. JOÃO FREDSON ALVES DE CARVALHO ASSUNTO: INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRANSITO E FAIXA DE PEDESTRES NAS PROXIMIDADES DAS ESCOLAS MUNICIPAIS E ESTADUAIS NESTE MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_no23.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_no23.2025.pdf</t>
   </si>
   <si>
     <t>INDICACAO N°23/2025 DE  AUTORIA DO VEREADOR: JOÃO FREDSON ALVES DE CARVALHO ASSUNTO: INTERDIÇÃO DE VEICULOS DE GRANDE PORTE NA AVENIDA RIO BRANCO MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>Ricardo Socorrão</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/313/indicacao_15_2025_-_ricardo.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/313/indicacao_15_2025_-_ricardo.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 15/2015 DE AUTORIA DO VEREADOR RICARDO VIANA MATOS. ASSUNTO: DESTINAÇÃO DE VIATURA PARA A POLÍCIA MILITAR DO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -502,68 +502,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/82/mocao_de_honra_1_elson_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/83/requerimento_2_elson_isac_e_fredson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_01_alione.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_no57.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/204/indicacao_no11.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_no23.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/313/indicacao_15_2025_-_ricardo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/82/mocao_de_honra_1_elson_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/83/requerimento_2_elson_isac_e_fredson.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/5/indicacao_01_alione.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_no57.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/204/indicacao_no11.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/215/indicacao_no23.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/313/indicacao_15_2025_-_ricardo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>