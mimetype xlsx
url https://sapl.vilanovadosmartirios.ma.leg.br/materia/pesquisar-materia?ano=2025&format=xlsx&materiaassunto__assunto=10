--- v0 (2026-02-08)
+++ v1 (2026-04-26)
@@ -54,336 +54,336 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Josemar do Ouro</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_n_01.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_n_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Centro de Acolhimento e Apoio ao Dependente Químico no Município de Vila Nova dos Martírios</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CJURE - Comissão Permanente de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/250/parecer_no01.2025-_dependentes_quimicos.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/250/parecer_no01.2025-_dependentes_quimicos.pdf</t>
   </si>
   <si>
     <t>“PARECER Nº01/2025 DA COMISSÃO DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº01/2025, “DISPÕE SOBRE A CRIAÇÃO DO CENTRO DE ACOLHIMENTO E APOIO AO DEPENDENTE QUÍMICO NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS”.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Gil Santa Marta</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_no40.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_no40.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº40/2025 CONTRUÇAO DE UM CANIL MUNICIPAL NO MUNICÍPIO DE VILA NOVA DOS MARTIRIOS-MA</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Lia</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_no15.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_no15.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº15/2025 ASSUNTO: SOLICITAÇÃO DE AQUISICAO (COMPRA) DE UM MOTOR FUMACÊ PARA COMBATE AO MOSQUITO DA DENGUE NO MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no16.2025-_bloqueteamento_na_area_em_frente_a_delegacia.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no16.2025-_bloqueteamento_na_area_em_frente_a_delegacia.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº16/2025 AUTORIA DA VEREADORA: MARIA JOSÉ FERREIRA DE SOUSA ASSUNTO:  BLOQUETEAMENTO DA ÁREA EM FRENTE À DELEGACIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_no19.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_no19.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÇÃO Nº19/2025 ASSUNTO: AQUISIÇÃO DE UMA AMBULÂNCIA PARA O POVOADO JATOBAZINHO NO MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_no48.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_no48.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº48/2025 ASSUNTO: COLETA DO LIXO DO VARJÃO DA ESPERANÇA NO MUNICIPIO DE VILA NOVA DOS_x000D_
 MARTIRIOS-MA.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_no55.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_no55.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº55/2025 ASSUNTO: ABERTURA DE 2 LEITOS DE UTI NO HOSPITAL MUNICIPAL NOSSA SENHORA DA_x000D_
 PENHA NO MUNICIPIO DE VILA NOVA DOS MARTIRIOS-MA</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>João Fredson</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_no01.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_no01.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°01/2025 DE AUTORIA DO VEREADOR SR. JOÃO FREDSON ALVES DE CARVALHO ASSUNTO: SOLICITAÇÃO DE ADEQUAÇÃO E FUNCIONAMENTO DO CENTRO CIRÚRGICO DO HOSPITAL MUNICIPAL NOSSA SENHORA DA PENHA DESTE MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/195/indicacao_no01.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/195/indicacao_no01.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°01/2025 DE AUTORIA DO VEREADOR SR. JOÃO FREDSON ALVES DE CARVALHO ASSUNTO: SOLICITAÇÃO DE ADEQUAÇÃO E FUNCIONAMENTO DO CENTRO CIRURGICO DO HOSPITAL MUNICIPAL NOSSA SENHORA DA PENHA DESTE MUNICIPIO VILA_x000D_
 NOVA DOS MARTIRIOS - MA.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_no07.2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_no07.2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°07/2025 DE AUTORIA DO VEREADOR SR. JOÃO FREDSON ALVES DE CARVALHO ASSUNTO: APOIO DE PSICOLOGO E ASSISTENTE SOCIAL NA ESCOLA JOSE DE RIBAMAR FIQUENE.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_2_josemar.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_2_josemar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 02/2021 DE AUTORIA DO VEREADOR JOSEMAR RODRIGUES DA SILVA. ASSUNTO: CONSULTÓRIO ODONTOLÓGICO MÓVEL.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_8_josemar.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_8_josemar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 08/2025 UMA AMBULÂNCIA COM UTI URGÊNCIA E EMERGÊNCIA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Josemar do Ouro, Alione do Tetei, Gil Santa Marta, Lia, Ricardo Socorrão</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_19_josemar_gil_ricardo_lia_e_alione.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_19_josemar_gil_ricardo_lia_e_alione.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 19/2025 SOLICITA A REALIZAÇÃO DE OBRAS DE CONSTRUÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE NO BAIRRO DA PAZ (VILA REAL) PARA ATENDER A POPULAÇÃO DESTE BAIRRO E DA VILA AMERICANA NA SEDE DESTE MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/238/indicacao_conjunta_11_josemar_gil_ricardo_lia_alione.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/238/indicacao_conjunta_11_josemar_gil_ricardo_lia_alione.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA N° 11 CONSTRUÇÃO UMA NOVA SEDE DO SAMU NA ÁREA DO HOSPITAL MUNICIPAL NO MUNICÍPIO VILA NOVA DOS MARTÍRIOS - MA</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_no31.2025-_josemar.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_no31.2025-_josemar.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 31/2025  DE AUTORIA DO VEREADOR JOSEMAR RODRIGUES DA SILVA. ASSUNTO: AQUISIÇÃO DE UM APARELHO DE RAIO-X PARA O HOSPITAL NOSSA SENHORA DA PENHA NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS-MA.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/272/indicacao_no33.2025_ambulancia_samu.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/272/indicacao_no33.2025_ambulancia_samu.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº33/2025 DE AUTORIA DO VEREADOR JOSEMAR RODRIGUES DA SILVA. ASSUNTO: SOLICITA AQUISIÇÃO DE NOVA AMBULÂNCIA PARA O SAMU NO MUNICÍPIO DE VILA NOVA DOS MARTÍRIOS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_no35.2025-_veiculo_para_secretaira_da_saude.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_no35.2025-_veiculo_para_secretaira_da_saude.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº35/2025 DE AUTORIA DO VEREADOR JOSEMAR RODRIGUES DA SILVA. ASSUNTO: AQUISIÇÃO DE UM VEÍCULO PARA A SECRETARIA DE SAÚDE DO MUNICÍPIO VILA NOVA DOS MARTÍRIOS – MA.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>Professor Manoelzinho</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/286/nidicacao_no04.2025_manoel_ferreira_da_silva_aparelho_medidor_de_glicose.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/286/nidicacao_no04.2025_manoel_ferreira_da_silva_aparelho_medidor_de_glicose.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N°04 DE AUTORIA DO VEREADOR MANOEL FERREIRA DA SILVA. ASSUNTO: AUTORIZA O EXECUTIVO MUNICIPAL A FORNECER APARELHO MEDIDOR DE GLICOSE DIGITAL, DENOMINADO FREESTYLE LIBRE, PARA PACIENTES QUE CONVIVEM COM DIABETES TIPO 1.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Alione do Tetei, Josemar do Ouro</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_conjunta_no06.2025_denominacao_ubs_vila_americana.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_conjunta_no06.2025_denominacao_ubs_vila_americana.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CONJUNTA Nº06/2025 DE AUTORIA DA EXMA. VEREADORA ALIONE FARIAS DE ALMEIDA E EXMO. VEREADOR JOSEMAR RODRIGUES DA SILVA. ASSUNTO: DENOMINAÇÃO DO POSTO DE SAÚDE DO BAIRRO AMERICANA.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/299/indicacao_37_josemar_2025.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/299/indicacao_37_josemar_2025.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 37/2025 DE AUTORIA DO VEREADOR JOSEMAR DO OURO. ASSUNTO: AMPLIAÇÃO E PROVIMENTO DE EQUIPAMENTOS PARA ATENDIMENTO DE FISIOTERAPIA O POSTO DE SAÚDE MARIA RAIMUNDO.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/300/indicacao_38_2025_1.pdf</t>
+    <t>http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/300/indicacao_38_2025_1.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 38/2025 DE AUTORIA DO VEREADOR JOSEMAR DO OURO. ASSUNTO: SALA ADEQUADA PARA O ATENDIMENTO PSICOLÓGICO PARA CRIANÇAS COM AUTISMO E OUTRAS DEFICIÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -690,68 +690,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_n_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/250/parecer_no01.2025-_dependentes_quimicos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_no40.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_no15.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no16.2025-_bloqueteamento_na_area_em_frente_a_delegacia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_no19.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_no48.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_no55.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_no01.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/195/indicacao_no01.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_no07.2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_2_josemar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_8_josemar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_19_josemar_gil_ricardo_lia_e_alione.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/238/indicacao_conjunta_11_josemar_gil_ricardo_lia_alione.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_no31.2025-_josemar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/272/indicacao_no33.2025_ambulancia_samu.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_no35.2025-_veiculo_para_secretaira_da_saude.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/286/nidicacao_no04.2025_manoel_ferreira_da_silva_aparelho_medidor_de_glicose.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_conjunta_no06.2025_denominacao_ubs_vila_americana.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/299/indicacao_37_josemar_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/300/indicacao_38_2025_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_de_lei_n_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/250/parecer_no01.2025-_dependentes_quimicos.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_no40.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_no15.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_no16.2025-_bloqueteamento_na_area_em_frente_a_delegacia.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_no19.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_no48.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_no55.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_no01.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/195/indicacao_no01.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_no07.2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_2_josemar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_8_josemar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/232/indicacao_19_josemar_gil_ricardo_lia_e_alione.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/238/indicacao_conjunta_11_josemar_gil_ricardo_lia_alione.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/259/indicacao_no31.2025-_josemar.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/272/indicacao_no33.2025_ambulancia_samu.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_no35.2025-_veiculo_para_secretaira_da_saude.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/286/nidicacao_no04.2025_manoel_ferreira_da_silva_aparelho_medidor_de_glicose.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_conjunta_no06.2025_denominacao_ubs_vila_americana.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/299/indicacao_37_josemar_2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.vilanovadosmartirios.ma.leg.br/media/sapl/public/materialegislativa/2025/300/indicacao_38_2025_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="64" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="156.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="155.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="251.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>